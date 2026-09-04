--- v0 (2025-10-09)
+++ v1 (2026-09-04)
@@ -14,747 +14,746 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AFFBD12" w14:textId="0A96D7A8" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00F16FDB">
+    <w:p w14:paraId="797E3FB6" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00F16FDB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-90"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Due to Optum TERM within 14 calendar days of the initial authorization start date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189DD10D" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="00F16FDB">
+    <w:p w14:paraId="7B5F2E90" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="00F16FDB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-86"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20054DBB" w14:textId="19BB589B" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="000D3129">
+    <w:p w14:paraId="0D8A377D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="000D3129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-806" w:right="-86"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I received and reviewed the following records provided by the PSW (required prior to the intake assessment):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4342FF2F" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="000D3129">
+    <w:p w14:paraId="0A7F5C8D" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="000D3129">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-806" w:right="-86"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0683D1E2" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="530E5228" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detention Hearing Report </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A178181" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="6772A690" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4755"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jurisdiction/Disposition Report </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CFE065" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="346CE0F1" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Copies of significant additional court reports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE054D0" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="4FFE5657" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Copies of all prior psychological evaluations and Treatment Plans for the client </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28228C67" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="6B432ACF" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All prior mental health and other pertinent records </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507100EB" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="0ACE33EC" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Copies of History &amp; Physical and Discharge Summary written by psychiatrist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3D0560" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
+    <w:p w14:paraId="23AAADCB" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00A7346D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F84C44">
+      <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For Voluntary Services cases:  Summary of case information and protective issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3203EAB9" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00BB22B4">
+    <w:p w14:paraId="65D9FC0B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00BB22B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10957" w:type="dxa"/>
         <w:tblInd w:w="-702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4594"/>
         <w:gridCol w:w="884"/>
         <w:gridCol w:w="2624"/>
         <w:gridCol w:w="2855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="3A1F40C8" w14:textId="77777777" w:rsidTr="000D3129">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="47D1CC0E" w14:textId="77777777" w:rsidTr="000D3129">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4594" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B50938C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
+          <w:p w14:paraId="76A70DC8" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Facilitator:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -799,54 +798,53 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D39419E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="01C89F0E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -890,54 +888,53 @@
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5897297B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="088A970F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Agency:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -979,64 +976,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="4A5198EE" w14:textId="77777777" w:rsidTr="000D3129">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="6DA2FC79" w14:textId="77777777" w:rsidTr="000D3129">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4594" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C04FE1D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
+          <w:p w14:paraId="568E08FF" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">SW Name:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -1084,54 +1080,53 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469586FC" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="21FBF9FA" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">SW Phone:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -1178,54 +1173,53 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71685353" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="5AB1AF68" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">SW Fax:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -1267,396 +1261,391 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="2C4E4207" w14:textId="77777777" w:rsidTr="000D3129">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="00D413AF" w14:textId="77777777" w:rsidTr="000D3129">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10957" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3764AD04" w14:textId="4EE13996" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
+          <w:p w14:paraId="20BCAA0A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Intake:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1016431030"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00657F25" w:rsidRPr="002A6D1B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00937DAD" w:rsidRPr="00F16FDB" w14:paraId="517FD541" w14:textId="77777777" w:rsidTr="00134BCF">
+      <w:tr w:rsidR="00937DAD" w:rsidRPr="00F16FDB" w14:paraId="0982C358" w14:textId="77777777" w:rsidTr="00134BCF">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5478" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12A2783F" w14:textId="07B494CF" w:rsidR="00937DAD" w:rsidRPr="00F16FDB" w:rsidRDefault="00937DAD" w:rsidP="006E02B6">
+          <w:p w14:paraId="6303D014" w14:textId="77777777" w:rsidR="00937DAD" w:rsidRPr="00F16FDB" w:rsidRDefault="00937DAD" w:rsidP="006E02B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice Delivery Type:  Telehealth </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    In-Person  </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5479" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="215B956A" w14:textId="0859F780" w:rsidR="00937DAD" w:rsidRPr="00F16FDB" w:rsidRDefault="00937DAD" w:rsidP="006E02B6">
+          <w:p w14:paraId="24526F40" w14:textId="77777777" w:rsidR="00937DAD" w:rsidRPr="00F16FDB" w:rsidRDefault="00937DAD" w:rsidP="006E02B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Service delivery type has been assessed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   No  </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="4D9B8AF3" w14:textId="77777777" w:rsidTr="000D3129">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="1AB43967" w14:textId="77777777" w:rsidTr="000D3129">
         <w:trPr>
           <w:trHeight w:val="3167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10957" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5147DCA3" w14:textId="5D7CE331" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="000D3129">
+          <w:p w14:paraId="788CB951" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="000D3129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-115"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>DEMOGRAPHIC INFORMATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B24B6CE" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="000D3129">
+          <w:p w14:paraId="49AE5B07" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="000D3129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-115"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0149654A" w14:textId="3111AF04" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00BF3FE2">
+          <w:p w14:paraId="40E6E619" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00BF3FE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The client is </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select Ethnicity"/>
                     <w:listEntry w:val="African-American"/>
                     <w:listEntry w:val="Asian Indian"/>
                     <w:listEntry w:val="Cambodian"/>
@@ -1670,107 +1659,107 @@
                     <w:listEntry w:val="Iraqi"/>
                     <w:listEntry w:val="Japanese"/>
                     <w:listEntry w:val="Korean"/>
                     <w:listEntry w:val="Laotian"/>
                     <w:listEntry w:val="Mexican American"/>
                     <w:listEntry w:val="Native American"/>
                     <w:listEntry w:val="Pacific Islander"/>
                     <w:listEntry w:val="Puerto Rican"/>
                     <w:listEntry w:val="Samcan"/>
                     <w:listEntry w:val="Somali"/>
                     <w:listEntry w:val="Sudanese"/>
                     <w:listEntry w:val="Vietnamese"/>
                     <w:listEntry w:val="White"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Dropdown1"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and self-identifies as </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select Gender"/>
                     <w:listEntry w:val="Female"/>
                     <w:listEntry w:val="Male"/>
                     <w:listEntry w:val="Transgender man"/>
                     <w:listEntry w:val="Transgender woman"/>
                     <w:listEntry w:val="Gender non-conforming"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Dropdown2"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">.  The client’s preferred language is </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown3"/>
@@ -1790,76 +1779,76 @@
                     <w:listEntry w:val="Hebrew"/>
                     <w:listEntry w:val="Italian"/>
                     <w:listEntry w:val="Japanese"/>
                     <w:listEntry w:val="Korean"/>
                     <w:listEntry w:val="Laotian"/>
                     <w:listEntry w:val="Mandarin Chinese"/>
                     <w:listEntry w:val="Polish"/>
                     <w:listEntry w:val="Portuguese"/>
                     <w:listEntry w:val="Russian"/>
                     <w:listEntry w:val="Samoan"/>
                     <w:listEntry w:val="Tagalog"/>
                     <w:listEntry w:val="Thai"/>
                     <w:listEntry w:val="Vietnamese"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Dropdown3"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="091FDC43" w14:textId="0E73FC68" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00BF3FE2">
+          <w:p w14:paraId="75161CA7" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00BF3FE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Client states that the reason for referral to treatment is [brief description reflecting client’s understanding for referral]: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text4"/>
@@ -1907,1641 +1896,1618 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C1960D" w14:textId="3B7146CF" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="000D3129">
+          <w:p w14:paraId="6C562F1F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="000D3129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">This case is currently </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select Legal Status"/>
                     <w:listEntry w:val="Voluntary Services"/>
                     <w:listEntry w:val="Pre-Jurisdiction"/>
                     <w:listEntry w:val="Post-Jurisdiction"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Dropdown10"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">.  Client </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select"/>
                     <w:listEntry w:val="accepts"/>
                     <w:listEntry w:val="denies"/>
                     <w:listEntry w:val="is ambivalent about"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Dropdown4"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> the allegations of sexual abuse.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B63DFB" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="000D3129">
+          <w:p w14:paraId="415AAD3A" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="000D3129" w:rsidP="000D3129">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EF5762E" w14:textId="3D7EDF47" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+          <w:p w14:paraId="4EB45260" w14:textId="77777777" w:rsidR="00E21B4C" w:rsidRPr="002349F8" w:rsidRDefault="00E21B4C" w:rsidP="00E21B4C">
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F16FDB">
-[...50 lines deleted...]
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Are there any cultural, identity, language, immigration, relocation, family, or community factors that may be relevant to the client's engagement in services or understanding of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the concerns being addressed? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00F16FDB">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C91193" w14:textId="77777777" w:rsidR="000D3129" w:rsidRPr="00F16FDB" w:rsidRDefault="00E21B4C" w:rsidP="00E21B4C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, describe how these factors may influence the client's understanding of the protective issues, engagement in services, or willingness to collaborate with CFWB:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F16FDB">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F16FDB">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00F16FDB">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="138C1277" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
+    <w:p w14:paraId="0F0AE7C8" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AA10709" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
+    <w:p w14:paraId="306AA273" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDAC129" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
+    <w:p w14:paraId="05E6D180" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E01EABF" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
+    <w:p w14:paraId="02FFC610" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26CCC73C" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
+    <w:p w14:paraId="295E0DE2" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="00F90549">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A598B8" w14:textId="77777777" w:rsidR="00370728" w:rsidRDefault="00370728" w:rsidP="007B6A9A">
+    <w:p w14:paraId="1847682E" w14:textId="77777777" w:rsidR="00370728" w:rsidRDefault="00370728" w:rsidP="007B6A9A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668F2BEB" w14:textId="36C295EA" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+    <w:p w14:paraId="0674655C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00F90549">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MENTAL STATUS EXAM &amp; ASSESSMENT RESULTS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="5EEF7813" w14:textId="77777777" w:rsidTr="000D3129">
+      <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="63AF1C0B" w14:textId="77777777" w:rsidTr="000D3129">
         <w:trPr>
           <w:trHeight w:val="3770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0269BBF8" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
+          <w:p w14:paraId="3A613A30" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Mental Status/Psychiatric Symptom Checklist:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5CC84D" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
+          <w:p w14:paraId="3F020D04" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">The following current symptoms were reported and observed: </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="11149" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2787"/>
               <w:gridCol w:w="2787"/>
               <w:gridCol w:w="2787"/>
               <w:gridCol w:w="2788"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="757BD8D3" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="4E647D09" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5B7CF615" w14:textId="3CE92512" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="4CBA3A87" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1174537146"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Anhedonia</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="63F978BD" w14:textId="61787C74" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="1F643259" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1337837819"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Dissociative reactions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7499E730" w14:textId="560DC1F7" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="61EC49FC" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-265149607"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Flashbacks</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F47184B" w14:textId="0F9B626B" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="40DF3797" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="576093202"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Isolation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="27F68DF4" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="21146ED9" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="324"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2B39FFDA" w14:textId="3A3B006E" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="001DB2AB" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-199558625"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Anxious mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6B1928EE" w14:textId="0D850AF3" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="0E5BE8EC" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1505431076"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Distorted blame</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F443164" w14:textId="1C7814B1" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="77034BF2" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1226296095"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Homicidality</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="362797C7" w14:textId="0546BD58" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="5485838C" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-214425573"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Psychomotor agitation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="1F49CFF8" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="03CC17CB" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="38B08941" w14:textId="4B88383D" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="27ED3E45" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="2072154946"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Appetite disturbance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="678E649E" w14:textId="055D4DAD" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="537AA2D3" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-298079849"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Distressing dreams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CB6F1B7" w14:textId="718B19BC" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="22C5569D" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="554278512"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Hopelessness</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7163DE08" w14:textId="3A85DD21" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="07989656" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1338494081"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Sleep disturbance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="431778B6" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="25F2FA84" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6DBC28B2" w14:textId="1D3324E1" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="47B98337" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1180736548"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Avoidance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="66721911" w14:textId="0E149352" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="32EB9EDC" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1319115214"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Euphoric mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="42388A4D" w14:textId="0500DB83" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="143A3B83" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1681660149"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Intrusive memories</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E1E7FBF" w14:textId="4DA22984" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="1909BF0C" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-704721904"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Somatic complaints</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="1B4F96E3" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="2DC4FD52" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="324"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="767EAC0A" w14:textId="2082515A" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="7581548B" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1630213723"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Concentration challenges</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="749AF83C" w14:textId="3511AF24" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="7D955A58" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1185201370"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Euthymic mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="783218B2" w14:textId="18AEFBAE" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="65B7D9ED" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="2061830582"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Irritable mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="34EA4B18" w14:textId="2AC64B01" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="593051F5" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-536284889"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Suicidality</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="7C854FB2" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="29B69569" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="666"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="575C3AA9" w14:textId="1F490181" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="7936FA0B" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="90673231"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Denial</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="08434814" w14:textId="7E0EB705" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="4D236E3C" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="743309967"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Exaggerated startle response</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1830E336" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
+                <w:p w14:paraId="6348BF8C" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="26894E15" w14:textId="54FF370D" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="78E95032" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-2111575921"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other: </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
@@ -3595,262 +3561,257 @@
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="6"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="5BAA6581" w14:textId="77777777" w:rsidTr="00F16FDB">
+            <w:tr w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w14:paraId="49FC329A" w14:textId="77777777" w:rsidTr="00F16FDB">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="214F583A" w14:textId="6D03CD31" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="5C8EB1BD" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-22936382"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Depressive mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7BF86695" w14:textId="1344265A" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F84C44" w:rsidP="00682051">
+                <w:p w14:paraId="69457C45" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00000000" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-465900166"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00F16FDB" w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Fatigue</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="03846735" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
+                <w:p w14:paraId="29BD5063" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="09780026" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
+                <w:p w14:paraId="5EC1C054" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="3304EC71" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
+          <w:p w14:paraId="6B2E20D9" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00682051">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="6B294820" w14:textId="77777777" w:rsidTr="00EF5BF2">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="62AF0DF1" w14:textId="77777777" w:rsidTr="00EF5BF2">
         <w:trPr>
           <w:trHeight w:val="3356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2E1E9A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="4FD3AB89" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Screening Tool Results</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> (indicate name and results of all tests administered): </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5212"/>
               <w:gridCol w:w="5473"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="4713AB62" w14:textId="77777777" w:rsidTr="000D3129">
+            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="5FBF85F8" w14:textId="77777777" w:rsidTr="000D3129">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5212" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C5A1C58" w14:textId="26595EE2" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="066882EF" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Michigan Alcohol Screening Test (MAST)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5473" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="634E1F4D" w14:textId="659E7CC0" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="7273CE55" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Score: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -3922,98 +3883,96 @@
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Dropdown13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Select Severity of Problem"/>
                           <w:listEntry w:val="No Apparent Problem"/>
                           <w:listEntry w:val="Early or Middle Problem Drinker"/>
                           <w:listEntry w:val="Problem Drinker"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="7" w:name="Dropdown13"/>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-                  <w:r w:rsidR="00F84C44">
+                  <w:r w:rsidRPr="00F16FDB">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="7"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="65D08018" w14:textId="77777777" w:rsidTr="000D3129">
+            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="54F7AF86" w14:textId="77777777" w:rsidTr="000D3129">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5212" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="72615184" w14:textId="262CC1D0" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="518354EF" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Drug Abuse Screening Test (DAST)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5473" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A811A09" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="365E267F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Score: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -4085,78 +4044,77 @@
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Dropdown14"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Select Severity of Problem"/>
                           <w:listEntry w:val="Score under 6: Problem Not Likely"/>
                           <w:listEntry w:val="Score between 6-11: Likely Problem"/>
                           <w:listEntry w:val="Score 12 or more: Definite Problem"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="8" w:name="Dropdown14"/>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-                  <w:r w:rsidR="00F84C44">
+                  <w:r w:rsidRPr="00F16FDB">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="8"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="78784424" w14:textId="77777777" w:rsidTr="000D3129">
+            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="2FC31A45" w14:textId="77777777" w:rsidTr="000D3129">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5212" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="408F85DF" w14:textId="5C5987CA" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="3D159C45" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other Screening Tool Administered: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -4201,53 +4159,52 @@
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5473" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="3939C646" w14:textId="45803E48" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="0118CED3" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Results: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -4290,57 +4247,56 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="16C7267E" w14:textId="77777777" w:rsidTr="000D3129">
+            <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="7B1D12EA" w14:textId="77777777" w:rsidTr="000D3129">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5212" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="48C1ACC4" w14:textId="1049EEA9" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="6AD38396" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other Screening Tool Administered: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -4385,53 +4341,52 @@
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5473" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C5D6A63" w14:textId="74E593DB" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
+                <w:p w14:paraId="4F6BF183" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00CB6DCB">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Results: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
@@ -4475,51 +4430,51 @@
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0B924A03" w14:textId="3ED0535A" w:rsidR="00F90549" w:rsidRDefault="00F90549" w:rsidP="00EF5BF2">
+          <w:p w14:paraId="256BA387" w14:textId="77777777" w:rsidR="00F90549" w:rsidRDefault="00F90549" w:rsidP="00EF5BF2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Strengths and Barriers</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> (indicate client’s readiness to change, barriers to treatment, and strengths): </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -4573,60 +4528,60 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591A77EA" w14:textId="77777777" w:rsidR="00EF5BF2" w:rsidRPr="00EF5BF2" w:rsidRDefault="00EF5BF2" w:rsidP="00EF5BF2">
+          <w:p w14:paraId="2D6D4A16" w14:textId="77777777" w:rsidR="00EF5BF2" w:rsidRPr="00EF5BF2" w:rsidRDefault="00EF5BF2" w:rsidP="00EF5BF2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="711C7109" w14:textId="062DFB62" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00F90549" w:rsidP="00F90549">
+          <w:p w14:paraId="54BFF1E0" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00F90549" w:rsidP="00F90549">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Level of commitment</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> to attend, participate and change through the treatment program.  This commitment may vary from none to a moderate level of commitment at the time of intake: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -4684,120 +4639,119 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="1B50F73F" w14:textId="77777777" w:rsidTr="00370728">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="6A19EF3B" w14:textId="77777777" w:rsidTr="00370728">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F93DCBA" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="70B6C225" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Client is appropriate for Sexual Abuse Protection group treatment (non-offending/non-protecting parents)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7687A6D4" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="2E42FF5A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional suggestions to SW for adjunctive treatment while client is in Sexual Abuse Protection group (if applicable):  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4838,301 +4792,287 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D181C5C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00370728" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="5B4AE78D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00370728" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3104CD50" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="63A1ED7A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
-[...4 lines deleted...]
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Client is </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> appropriate for Sexual Abuse Protection group (client to be discharged)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20455260" w14:textId="4D56E091" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="562058AE" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason/s client is not appropriate for group </w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Reason/s client is not appropriate for group at this time:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E75FE53" w14:textId="45DE90FD" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="31F6F29D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actively a</w:t>
             </w:r>
             <w:r w:rsidR="00884E67" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>busing drugs &amp; alcohol</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>; chemical dependency treatment is to precede treatment for child abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FAA7AA3" w14:textId="3F985BC0" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="69C63DFC" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Seriously emotional</w:t>
             </w:r>
             <w:r w:rsidR="00884E67" w:rsidRPr="00F16FDB">
               <w:rPr>
@@ -5185,190 +5125,190 @@
             <w:r w:rsidR="00CB15CC" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> be addressed </w:t>
             </w:r>
             <w:r w:rsidR="00884E67" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>prior to group involvement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A2F99CE" w14:textId="3EB6FCAA" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="7544DB4A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unable to tolerate involvement in a group (e.g., due to personality characteristics</w:t>
             </w:r>
             <w:r w:rsidR="00884E67" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F2C3E77" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="6D9D918D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00F84C44">
+            <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (describe): </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
@@ -5442,72 +5382,72 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
-          <w:p w14:paraId="6F6531C5" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="50E5CF2C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18334AE7" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="1B49BC0E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommended alternative treatment: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5551,64 +5491,64 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02CD4EF9" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00370728" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="76C01C3B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00370728" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="195B4BC6" w14:textId="47664CA9" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="4307F7A6" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Additional information referring party should know, including additional clinical concerns that require adjunctive treatment: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
@@ -5652,289 +5592,285 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A97C424" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="00370728" w:rsidRDefault="00370728" w:rsidP="00370728">
+          <w:p w14:paraId="23B46AA8" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="00370728" w:rsidRDefault="00370728" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A488633" w14:textId="4742E7B6" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="5B6C7038" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Date SW Notified: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1579707245"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00133760" w:rsidRPr="002A6D1B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A69C6C7" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="00370728" w:rsidRDefault="00370728" w:rsidP="00370728">
+    <w:p w14:paraId="7FFB90EF" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="00370728" w:rsidRDefault="00370728" w:rsidP="00370728">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-806"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D708433" w14:textId="3A542DB2" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
+    <w:p w14:paraId="70F40D3E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00370728">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-810"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DIAGNOSIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208C69AD" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+    <w:p w14:paraId="5DACFD6E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">List the appropriate diagnoses.  Record as many coexisting mental disorders, general medical conditions, and other factors as are relevant to the care and treatment of the individual. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BEE0D2" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="009B7F0D" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+    <w:p w14:paraId="5083532E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="009B7F0D" w:rsidRDefault="00705D34" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-990"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2A8FEA" w14:textId="39C023FD" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00120807">
+    <w:p w14:paraId="591AECF7" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00120807">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Primary Diagnosis should be listed first.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3185D7" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="009B7F0D" w:rsidRDefault="00F16FDB" w:rsidP="00120807">
+    <w:p w14:paraId="7901B717" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="009B7F0D" w:rsidRDefault="00F16FDB" w:rsidP="00120807">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10147" w:type="dxa"/>
         <w:tblInd w:w="-702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3577"/>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00734A09" w:rsidRPr="00F16FDB" w14:paraId="5E0394A5" w14:textId="77777777" w:rsidTr="00734A09">
+      <w:tr w:rsidR="00734A09" w:rsidRPr="00F16FDB" w14:paraId="71F8BB57" w14:textId="77777777" w:rsidTr="00734A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDFE8A2" w14:textId="70A7F25C" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="51D9D4C1" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>ICD-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16ABF5DB" w14:textId="1A3D073B" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="2CC3E36E" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">DSM-5-TR </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Diagnosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734A09" w:rsidRPr="00F16FDB" w14:paraId="06137DF8" w14:textId="77777777" w:rsidTr="00734A09">
+      <w:tr w:rsidR="00734A09" w:rsidRPr="00F16FDB" w14:paraId="588E444E" w14:textId="77777777" w:rsidTr="00734A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6A5FB9" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="6E37E446" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5974,53 +5910,52 @@
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="76466812" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="713D5261" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6058,57 +5993,56 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00734A09" w:rsidRPr="00F16FDB" w14:paraId="2D1B0A9F" w14:textId="77777777" w:rsidTr="00734A09">
+      <w:tr w:rsidR="00734A09" w:rsidRPr="00F16FDB" w14:paraId="285745BE" w14:textId="77777777" w:rsidTr="00734A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3577" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34D43749" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="64DF41EB" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6148,53 +6082,52 @@
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16FAC317" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
+          <w:p w14:paraId="63F0CF8D" w14:textId="77777777" w:rsidR="00734A09" w:rsidRPr="00F16FDB" w:rsidRDefault="00734A09" w:rsidP="00CB6DCB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6233,623 +6166,638 @@
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5053E334" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="009B7F0D" w:rsidRDefault="00705D34" w:rsidP="00F16FDB">
+    <w:p w14:paraId="371B449E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="009B7F0D" w:rsidRDefault="00705D34" w:rsidP="00F16FDB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D0A942" w14:textId="5C806025" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00E71EB1">
+    <w:p w14:paraId="2C243CE3" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00E71EB1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>GOALS TO ADDRESS IN TREATMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FA2C69" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00EF5BF2">
+    <w:p w14:paraId="0540A1FE" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00EF5BF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-900"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="10350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-810"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on Levenson &amp; Morin (2001) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Treating Nonoffending Parents </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Child Sexual Abuse Cases: Connections For Family Safety, </w:t>
+        <w:t xml:space="preserve"> Child Sexual Abuse Cases: Connections </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F16FDB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F16FDB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family Safety, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Table 1.2 Criteria for Determining Non-offending Parent’s Competency for Reducing the Risk of Child Sexual Abuse (CSA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38866D0B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00EF5BF2">
+    <w:p w14:paraId="1B93325E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00EF5BF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11047" w:type="dxa"/>
         <w:tblInd w:w="-702" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11047"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="4FF2CC3B" w14:textId="77777777" w:rsidTr="009B7F0D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="0A3427B5" w14:textId="77777777" w:rsidTr="009B7F0D">
         <w:trPr>
           <w:trHeight w:val="5989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181221FB" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="78FFF040" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name or describe at least 5 feelings parents have when their child has been sexually abused</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AAE4BA4" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="0DB0B89F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe and discuss parent’s own feelings since finding out about the sexual abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B98818F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="4FA7587E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe strategies the parent has used for expressing or managing these feelings in appropriate, adaptive ways</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04AF2085" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="61FAC478" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the five types of denial of sexual abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D7F526D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="6C50229B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Discuss own denial in group, reasons for the denial, and triggers for denial.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2889FDB6" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="594C8D8B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Spontaneously place responsibility for the abuse on the offender</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D6E7FD" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="68DEE370" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe ways in which sexual abuse affects children</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F8EA994" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="49C826A4" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Spontaneously express empathy in group for the child and what the child has experienced</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F0C7658" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="1E7F2B16" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Share in group the specific statements and behaviors parent has provided to the child that reflect support, acceptance, and validation  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C24F72C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="0FA4A5BD" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identify the emotional and/or behavioral effects of child sexual abuse and how to effectively and appropriately manage them if they appear.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512B075C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="3A7706B9" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If sexually abused as a child, can spontaneously describe how own abuse affected parent’s ability to recognize or intervene in her child’s sexual abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC62CFC" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="0349B07E" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe offender patterns of grooming, triggers, and/or opportunities/high risk situation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB8B436" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="3D04779D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe offender’s relapse prevention plan and how parent will support partner’s relapse prevention plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE64E6B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="6F6D9175" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe components of safety planning: prevention and intervention</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D5B0756" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="59723B06" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe own prevention plan to keep child safe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48352504" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="0E4F4966" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe own intervention plan that parent will use if needed to keep child safe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D9DBD3" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
+          <w:p w14:paraId="12BF76F8" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00705D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Spontaneously describe how these prevention and intervention strategies have been implemented or are in process of being implemented </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D546D1E" w14:textId="5BED5148" w:rsidR="00705D34" w:rsidRPr="00370728" w:rsidRDefault="00705D34" w:rsidP="00370728">
+          <w:p w14:paraId="5643C250" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00370728" w:rsidRDefault="00705D34" w:rsidP="00370728">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name or describe at least 5 feelings parents have when their child has been sexually abused</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1563E9B5" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="009B7F0D" w:rsidRDefault="00370728" w:rsidP="00370728">
+          <w:p w14:paraId="00825613" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="009B7F0D" w:rsidRDefault="00370728" w:rsidP="00370728">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AEAE226" w14:textId="6981032E" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
+          <w:p w14:paraId="232CD6AB" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="006E02B6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Additional Treatment Goals (if indicated for this client):  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -6894,125 +6842,136 @@
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BA2B86A" w14:textId="77777777" w:rsidR="00370728" w:rsidRDefault="00370728" w:rsidP="00F90549">
+    <w:p w14:paraId="0DE3F19C" w14:textId="77777777" w:rsidR="00370728" w:rsidRDefault="00370728" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="-810"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A67D8A" w14:textId="7D747C7B" w:rsidR="00F90549" w:rsidRPr="00F16FDB" w:rsidRDefault="004712E8" w:rsidP="00D725E8">
+    <w:p w14:paraId="71ACFCB4" w14:textId="77777777" w:rsidR="004167DB" w:rsidRDefault="004167DB" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="-810"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB894E5" w14:textId="77777777" w:rsidR="00F90549" w:rsidRPr="00F16FDB" w:rsidRDefault="004712E8" w:rsidP="00D725E8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="-810"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROVIDER INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11160" w:type="dxa"/>
         <w:tblInd w:w="-707" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5535"/>
         <w:gridCol w:w="5625"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="34B052AD" w14:textId="77777777" w:rsidTr="00B1296D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="42C727FF" w14:textId="77777777" w:rsidTr="00B1296D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00280EA7" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="5035059F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Provider Printed Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Text18"/>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7049,54 +7008,53 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC6CCED" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="1D2580B4" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">License/Registration #: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -7138,64 +7096,63 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="724E5E1E" w14:textId="77777777" w:rsidTr="00B1296D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="4BB82EC2" w14:textId="77777777" w:rsidTr="00B1296D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B609003" w14:textId="5AC40144" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F35E8C">
+          <w:p w14:paraId="6D563AB9" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F35E8C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -7242,109 +7199,106 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7281A2C5" w14:textId="318F5414" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="2017CA4A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature Date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-2112118759"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00960A42" w:rsidRPr="002A6D1B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="1DA067C0" w14:textId="77777777" w:rsidTr="00B1296D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="7CCBFFF5" w14:textId="77777777" w:rsidTr="00B1296D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="437D9D29" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="73E692F4" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Phone Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -7391,54 +7345,53 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4502F5E7" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="6FA0899B" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Fax Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -7480,122 +7433,120 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="2C48B204" w14:textId="77777777" w:rsidTr="00B1296D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="29E563F5" w14:textId="77777777" w:rsidTr="00B1296D">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BCCD47" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00F16FDB">
+          <w:p w14:paraId="39275590" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00F16FDB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D8C18B3" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00B1296D">
+          <w:p w14:paraId="350A3D05" w14:textId="77777777" w:rsidR="00705D34" w:rsidRDefault="00705D34" w:rsidP="00B1296D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>If an intern or practicing at the CASOMB Associate level of certification:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DB8F982" w14:textId="16740FBA" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00B1296D">
+          <w:p w14:paraId="64D3BC22" w14:textId="77777777" w:rsidR="00F16FDB" w:rsidRPr="00F16FDB" w:rsidRDefault="00F16FDB" w:rsidP="00B1296D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="46C8E4D8" w14:textId="77777777" w:rsidTr="00B1296D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="4CDEA0C0" w14:textId="77777777" w:rsidTr="00B1296D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE2095C" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="60386E4A" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor Printed Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text19"/>
@@ -7641,54 +7592,53 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298DFA52" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="6FEC073D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">License type and #: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
@@ -7730,61 +7680,60 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="54ECA253" w14:textId="77777777" w:rsidTr="00B1296D">
+      <w:tr w:rsidR="00705D34" w:rsidRPr="00F16FDB" w14:paraId="320D38E1" w14:textId="77777777" w:rsidTr="00B1296D">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24001022" w14:textId="448CEFA6" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="13C9CDAE" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Supervisor Signature:</w:t>
             </w:r>
             <w:r w:rsidR="00670423">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00670423" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
@@ -7834,444 +7783,441 @@
             <w:r w:rsidR="00670423" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00670423" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00670423" w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31779DC7" w14:textId="5B0CF14B" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
+          <w:p w14:paraId="3FE43D37" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00026D92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F16FDB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-508982230"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CE55F7" w:rsidRPr="002A6D1B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="151C2B7D" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00433965">
+    <w:p w14:paraId="404BD7AB" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00433965">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1830"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BD0C03" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+    <w:p w14:paraId="389DA359" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="-810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Submit Group Intake and Progress Report Forms to Optum TERM at Fax: 1(877) 624-8376.  Optum TERM will conduct a quality review and will be responsible for forwarding approved reports to the SW.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1382B25F" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+    <w:p w14:paraId="12905A36" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:ind w:right="-810" w:hanging="810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1801B3EA" w14:textId="3C6CAD02" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
+    <w:p w14:paraId="46E18B08" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00F90549">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:ind w:right="-810" w:hanging="810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Date faxed to </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Optum TERM at: 1-877-624-8376</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16FDB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="829943396"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CE55F7" w:rsidRPr="002A6D1B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="145FE3D7" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00433965">
+    <w:p w14:paraId="559F7B56" w14:textId="77777777" w:rsidR="00705D34" w:rsidRPr="00F16FDB" w:rsidRDefault="00705D34" w:rsidP="00433965">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3142939D" w14:textId="77777777" w:rsidR="00AC12E1" w:rsidRPr="00F16FDB" w:rsidRDefault="00AC12E1">
+    <w:p w14:paraId="624B6C61" w14:textId="77777777" w:rsidR="00AC12E1" w:rsidRPr="00F16FDB" w:rsidRDefault="00AC12E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AC12E1" w:rsidRPr="00F16FDB" w:rsidSect="009B7F0D">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="810" w:right="1440" w:bottom="720" w:left="1440" w:header="270" w:footer="346" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DAA64CB" w14:textId="77777777" w:rsidR="00AD751E" w:rsidRDefault="00AD751E">
+    <w:p w14:paraId="42FE436B" w14:textId="77777777" w:rsidR="00A71F58" w:rsidRDefault="00A71F58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14B0CF77" w14:textId="77777777" w:rsidR="00AD751E" w:rsidRDefault="00AD751E">
+    <w:p w14:paraId="0AEFFC71" w14:textId="77777777" w:rsidR="00A71F58" w:rsidRDefault="00A71F58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4746998E" w14:textId="4D22D9D5" w:rsidR="00965553" w:rsidRDefault="00EF5BF2" w:rsidP="00F16FDB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D348EFF" w14:textId="0A4AC803" w:rsidR="00965553" w:rsidRDefault="00EF5BF2" w:rsidP="00F16FDB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:ind w:left="-810"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>04-183 (</w:t>
     </w:r>
     <w:r w:rsidR="00042994">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="004A083F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00042994">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="0036503B">
+    <w:r w:rsidR="005A7E6B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>)   L2</w:t>
+      <w:t xml:space="preserve">) </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E71EB1">
+    <w:r w:rsidR="007965DB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/</w:t>
     </w:r>
     <w:r w:rsidR="00042994" w:rsidRPr="00EF5BF2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>C</w:t>
     </w:r>
     <w:r w:rsidR="00042994">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="68107CB6" w14:textId="60773C2D" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="000D3129">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30EFD48F" w14:textId="77777777" w:rsidR="000D3129" w:rsidRDefault="000D3129" w:rsidP="000D3129">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00ED0E18">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="594C8202" wp14:editId="009FD3DF">
           <wp:extent cx="1954530" cy="165100"/>
           <wp:effectExtent l="0" t="0" r="7620" b="6350"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
@@ -8289,155 +8235,125 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1954530" cy="165100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="309D5D0B" w14:textId="6D68C485" w:rsidR="000D3129" w:rsidRPr="000D3129" w:rsidRDefault="000D3129">
+  <w:p w14:paraId="7BBA445E" w14:textId="3AEFF65E" w:rsidR="000D3129" w:rsidRPr="000D3129" w:rsidRDefault="000D3129" w:rsidP="00912D6B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:ind w:hanging="540"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">04-183 </w:t>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="00152114">
+    <w:r w:rsidR="00E21B4C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...15 lines deleted...]
-      <w:t>/24</w:t>
+      <w:t>08/26</w:t>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">) </w:t>
-    </w:r>
-[...13 lines deleted...]
-      <w:t>L2</w:t>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E71EB1">
+    <w:r w:rsidR="00E21B4C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8445,310 +8361,309 @@
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/</w:t>
     </w:r>
     <w:r w:rsidR="00152114" w:rsidRPr="000D3129">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>C</w:t>
     </w:r>
     <w:r w:rsidR="00152114">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41E833A9" w14:textId="77777777" w:rsidR="00AD751E" w:rsidRDefault="00AD751E">
+    <w:p w14:paraId="1F3E795F" w14:textId="77777777" w:rsidR="00A71F58" w:rsidRDefault="00A71F58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B0C8550" w14:textId="77777777" w:rsidR="00AD751E" w:rsidRDefault="00AD751E">
+    <w:p w14:paraId="61563566" w14:textId="77777777" w:rsidR="00A71F58" w:rsidRDefault="00A71F58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="32A65F79" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="00370728" w:rsidRDefault="00370728" w:rsidP="00370728">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2667220D" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="00370728" w:rsidRDefault="00370728" w:rsidP="00370728">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="152E54D2" w14:textId="77777777" w:rsidR="009B7F0D" w:rsidRDefault="00370728" w:rsidP="00370728">
+  <w:p w14:paraId="5D9202F8" w14:textId="77777777" w:rsidR="009B7F0D" w:rsidRDefault="00370728" w:rsidP="00370728">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Sexual Abuse Protection: Parent Treatment</w:t>
     </w:r>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Non-Protecting Parents)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="359FC6C3" w14:textId="4E70A84A" w:rsidR="00B94BA4" w:rsidRDefault="00370728" w:rsidP="00370728">
+  <w:p w14:paraId="4588DCEA" w14:textId="77777777" w:rsidR="00B94BA4" w:rsidRDefault="00370728" w:rsidP="00370728">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Intake Assessment</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="60F8C19F" w14:textId="1B0DA1D9" w:rsidR="00370728" w:rsidRPr="007A3AE4" w:rsidRDefault="00370728" w:rsidP="00D725E8">
+  <w:p w14:paraId="2E8FE60F" w14:textId="77777777" w:rsidR="00370728" w:rsidRPr="007A3AE4" w:rsidRDefault="00370728" w:rsidP="00D725E8">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A3AE4">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Client Name:                                           Client DOB:                            Date of Report:</w:t>
     </w:r>
     <w:r w:rsidR="00B94BA4">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1525672122"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00B94BA4" w:rsidRPr="002A6D1B">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="11C85665" w14:textId="179992FA" w:rsidR="008E69AA" w:rsidRPr="00EF5BF2" w:rsidRDefault="008E69AA" w:rsidP="00370728">
+  <w:p w14:paraId="61799A40" w14:textId="77777777" w:rsidR="008E69AA" w:rsidRPr="00EF5BF2" w:rsidRDefault="008E69AA" w:rsidP="00370728">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5160"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="531606E9" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23E2460F" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="16032600" w14:textId="77777777" w:rsidR="004F14B2" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
+  <w:p w14:paraId="3AA67289" w14:textId="77777777" w:rsidR="004F14B2" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Sexual Abuse Protection: Parent Treatment</w:t>
     </w:r>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:caps/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Non-Protecting Parents)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A5D3C0D" w14:textId="0FE9C3A4" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
+  <w:p w14:paraId="1E84B761" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F16FDB">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Intake Assessment</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0E1050C7" w14:textId="22F7A73B" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
+  <w:p w14:paraId="647BD443" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AAAEA9F" w14:textId="4C98A3B2" w:rsidR="007A3AE4" w:rsidRPr="007A3AE4" w:rsidRDefault="00370728" w:rsidP="00D725E8">
+  <w:p w14:paraId="7D8AE7E0" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRPr="007A3AE4" w:rsidRDefault="00370728" w:rsidP="00D725E8">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007A3AE4" w:rsidRPr="007A3AE4">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">Client Name:                                            </w:t>
     </w:r>
     <w:r w:rsidR="00AF215A">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
@@ -8759,84 +8674,83 @@
       <w:t>Client DOB:                          Date of Report:</w:t>
     </w:r>
     <w:r w:rsidR="00AF215A">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="2044476603"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="M/d/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00AF215A" w:rsidRPr="002A6D1B">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="11D73A1C" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRPr="00F16FDB" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
+  <w:p w14:paraId="54EE7EE6" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRPr="00F16FDB" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:caps/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5E9104D5" w14:textId="2907CE04" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
+  <w:p w14:paraId="5C872794" w14:textId="77777777" w:rsidR="007A3AE4" w:rsidRDefault="007A3AE4" w:rsidP="007A3AE4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73DA3295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A60F04E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8906,186 +8820,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1279413382">
+  <w:num w:numId="1" w16cid:durableId="300699179">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00705D34"/>
     <w:rsid w:val="00042994"/>
+    <w:rsid w:val="000729DB"/>
+    <w:rsid w:val="00086FC7"/>
     <w:rsid w:val="000D3129"/>
     <w:rsid w:val="00120807"/>
     <w:rsid w:val="00133760"/>
     <w:rsid w:val="00134BCF"/>
     <w:rsid w:val="00152114"/>
     <w:rsid w:val="001B2F08"/>
     <w:rsid w:val="001B3EDF"/>
     <w:rsid w:val="001E2783"/>
-    <w:rsid w:val="00295F60"/>
     <w:rsid w:val="0036503B"/>
     <w:rsid w:val="00370728"/>
+    <w:rsid w:val="004167DB"/>
     <w:rsid w:val="004527BF"/>
     <w:rsid w:val="004712E8"/>
     <w:rsid w:val="004731B3"/>
     <w:rsid w:val="004A083F"/>
     <w:rsid w:val="004F14B2"/>
     <w:rsid w:val="00506521"/>
+    <w:rsid w:val="00533AE8"/>
+    <w:rsid w:val="005A7E6B"/>
     <w:rsid w:val="005C41BA"/>
     <w:rsid w:val="00657F25"/>
     <w:rsid w:val="00670423"/>
     <w:rsid w:val="0068605F"/>
     <w:rsid w:val="0069560D"/>
     <w:rsid w:val="006C0F9D"/>
+    <w:rsid w:val="006D1775"/>
+    <w:rsid w:val="006D38BE"/>
     <w:rsid w:val="00705D34"/>
     <w:rsid w:val="00734A09"/>
     <w:rsid w:val="007532C3"/>
+    <w:rsid w:val="007965DB"/>
     <w:rsid w:val="007A3AE4"/>
     <w:rsid w:val="007B6A9A"/>
     <w:rsid w:val="0082575A"/>
     <w:rsid w:val="008400BD"/>
+    <w:rsid w:val="00840E36"/>
     <w:rsid w:val="00881EA9"/>
     <w:rsid w:val="00884E67"/>
     <w:rsid w:val="008E09E4"/>
     <w:rsid w:val="008E69AA"/>
     <w:rsid w:val="008E784A"/>
+    <w:rsid w:val="00912D6B"/>
     <w:rsid w:val="00937DAD"/>
+    <w:rsid w:val="0095513A"/>
     <w:rsid w:val="00960A42"/>
     <w:rsid w:val="00965553"/>
     <w:rsid w:val="00984206"/>
     <w:rsid w:val="009A29A7"/>
     <w:rsid w:val="009B7F0D"/>
     <w:rsid w:val="009C5054"/>
     <w:rsid w:val="00A61010"/>
+    <w:rsid w:val="00A71F58"/>
+    <w:rsid w:val="00AB0D8B"/>
     <w:rsid w:val="00AC12E1"/>
     <w:rsid w:val="00AD751E"/>
     <w:rsid w:val="00AF215A"/>
     <w:rsid w:val="00B1296D"/>
     <w:rsid w:val="00B60AA5"/>
     <w:rsid w:val="00B94BA4"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00C54EE2"/>
     <w:rsid w:val="00CB15CC"/>
     <w:rsid w:val="00CC5DC3"/>
     <w:rsid w:val="00CE55F7"/>
     <w:rsid w:val="00D725E8"/>
     <w:rsid w:val="00D7672B"/>
     <w:rsid w:val="00D76A6E"/>
     <w:rsid w:val="00DD25B5"/>
-    <w:rsid w:val="00DF018A"/>
+    <w:rsid w:val="00E21B4C"/>
+    <w:rsid w:val="00E25B74"/>
+    <w:rsid w:val="00E34D68"/>
+    <w:rsid w:val="00E46FD8"/>
     <w:rsid w:val="00E71EB1"/>
     <w:rsid w:val="00EF5BF2"/>
     <w:rsid w:val="00F16FDB"/>
+    <w:rsid w:val="00F525B2"/>
     <w:rsid w:val="00F5299C"/>
     <w:rsid w:val="00F52E0C"/>
     <w:rsid w:val="00F54F82"/>
-    <w:rsid w:val="00F84C44"/>
     <w:rsid w:val="00F90549"/>
     <w:rsid w:val="00F95DB9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5D46BB7F"/>
+  <w14:docId w14:val="443D94F9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8D000EF6-89F8-4921-AAE5-20D5DB510D0E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9627,229 +9555,233 @@
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F16FDB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F54F82"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8D00962-E7F4-42E8-BBF7-5A853C7A09B3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BE25EA" w:rsidRDefault="00217D5B">
           <w:r w:rsidRPr="002A6D1B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00217D5B"/>
     <w:rsid w:val="00086761"/>
+    <w:rsid w:val="000F218B"/>
     <w:rsid w:val="001B2F08"/>
     <w:rsid w:val="001B3EDF"/>
     <w:rsid w:val="00217D5B"/>
+    <w:rsid w:val="004B00CB"/>
     <w:rsid w:val="00506521"/>
     <w:rsid w:val="007C6D34"/>
+    <w:rsid w:val="00840E36"/>
     <w:rsid w:val="00881EA9"/>
+    <w:rsid w:val="0095513A"/>
+    <w:rsid w:val="00A16E8B"/>
     <w:rsid w:val="00A310A8"/>
     <w:rsid w:val="00BE25EA"/>
     <w:rsid w:val="00CE7633"/>
     <w:rsid w:val="00D76210"/>
     <w:rsid w:val="00DD25B5"/>
-    <w:rsid w:val="00DF018A"/>
+    <w:rsid w:val="00E34D68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10246,51 +10178,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE7633"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -10559,94 +10491,194 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="edde0466-daaf-4912-97a5-80601f141c03" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-    <xsd:import namespace="ef7853f6-d01e-4493-ad4d-036641b9553b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100429462D334BF654FB8B35827916FFB88" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1a5a6db58a418c285742eccc77bfae0f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="edde0466-daaf-4912-97a5-80601f141c03" xmlns:ns4="0a332335-3a76-4408-8dac-6066a195b3d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="878c31fd1502d87cfdc36e95a3bc1b75" ns3:_="" ns4:_="">
+    <xsd:import namespace="edde0466-daaf-4912-97a5-80601f141c03"/>
+    <xsd:import namespace="0a332335-3a76-4408-8dac-6066a195b3d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ef7853f6-d01e-4493-ad4d-036641b9553b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edde0466-daaf-4912-97a5-80601f141c03" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a332335-3a76-4408-8dac-6066a195b3d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -10705,138 +10737,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04F4DCD2-FBA0-4936-9F0D-0D74CFFB1CAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3723FE9-825B-4258-844A-02A0F9EE3BD8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edde0466-daaf-4912-97a5-80601f141c03"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3723FE9-825B-4258-844A-02A0F9EE3BD8}">
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21E218D1-85F5-42C2-BB7D-06A09B7423FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7DD08A-64E7-4F03-B1F0-913B981DFE89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ef7853f6-d01e-4493-ad4d-036641b9553b"/>
+    <ds:schemaRef ds:uri="edde0466-daaf-4912-97a5-80601f141c03"/>
+    <ds:schemaRef ds:uri="0a332335-3a76-4408-8dac-6066a195b3d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04F4DCD2-FBA0-4936-9F0D-0D74CFFB1CAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1137</Words>
-  <Characters>6487</Characters>
+  <Words>1152</Words>
+  <Characters>6573</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7609</CharactersWithSpaces>
+  <CharactersWithSpaces>7710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Blanca</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_SetDate">
     <vt:lpwstr>2022-09-26T21:03:32Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_Name">
     <vt:lpwstr>External Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_SiteId">
     <vt:lpwstr>db05faca-c82a-4b9d-b9c5-0f64b6755421</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_ActionId">
     <vt:lpwstr>1f241417-3d28-4a86-b107-3b8554d7dc99</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100BD2A74E462E4944A85BC61D4520EC3C6</vt:lpwstr>
+    <vt:lpwstr>0x010100429462D334BF654FB8B35827916FFB88</vt:lpwstr>
   </property>
 </Properties>
 </file>