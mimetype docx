--- v0 (2025-10-09)
+++ v1 (2026-07-24)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74F21AF5" w14:textId="4AC3705A" w:rsidR="008D5072" w:rsidRDefault="008D5072" w:rsidP="00590B60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>(Due to Optum TERM within 14 calendar days of the i</w:t>
       </w:r>
       <w:r w:rsidR="00377E2C" w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>nitial authorization start date)</w:t>
       </w:r>
@@ -120,59 +119,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -206,59 +205,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -297,59 +296,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -380,59 +379,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -463,59 +462,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -546,59 +545,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -629,59 +628,59 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="001C0692">
+      <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1345,51 +1344,51 @@
           </w:tcPr>
           <w:p w14:paraId="2207A163" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Date of Intake:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8996" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C709F7" w14:textId="6F085122" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+          <w:p w14:paraId="19C709F7" w14:textId="6F085122" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1768763742"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date>
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1433,101 +1432,101 @@
               </w:rPr>
               <w:t xml:space="preserve">ervice Delivery Type:  Telehealth </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">    In-Person  </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31261393" w14:textId="591E7B46" w:rsidR="004A63F7" w:rsidRDefault="004A63F7" w:rsidP="00E60C54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1553,103 +1552,103 @@
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="002F54EE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">   No  </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check65"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D5072" w:rsidRPr="00377E2C" w14:paraId="76FC59FC" w14:textId="77777777" w:rsidTr="009D25E9">
         <w:trPr>
@@ -1982,284 +1981,274 @@
                 <w:dropDownList>
                   <w:listItem w:displayText="Select Legal Status" w:value="Legal Status"/>
                   <w:listItem w:displayText="Voluntary Services" w:value="Voluntary Services"/>
                   <w:listItem w:displayText="Pre-Jurisdiction" w:value="Pre-Jurisdiction"/>
                   <w:listItem w:displayText="Post-Jurisdiction" w:value="Post-Jurisdiction"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00377E2C">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6302C08A" w14:textId="557B37B5" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
+          <w:p w14:paraId="6302C08A" w14:textId="087FE587" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Client and/or family have immigrated to the United States to escape war, pers</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">cution, or poverty  </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C25BCD4" w14:textId="12D57E9B" w:rsidR="00434BFE" w:rsidRDefault="004375D2" w:rsidP="00434BFE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are there any cultural, identity, language, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB0DD6">
+              <w:t>im</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">migration, relocation, family, or community factors that may be relevant to the client's engagement in services or understanding of the concerns being addressed? </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">  No </w:t>
+              <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C25BCD4" w14:textId="77777777" w:rsidR="00434BFE" w:rsidRDefault="00434BFE" w:rsidP="00434BFE">
+          <w:p w14:paraId="6F9D75F0" w14:textId="77777777" w:rsidR="004375D2" w:rsidRDefault="004375D2" w:rsidP="00434BFE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00AD8E73" w14:textId="34BF0A6F" w:rsidR="005A130D" w:rsidRDefault="008D5072" w:rsidP="009D25E9">
+          <w:p w14:paraId="00AD8E73" w14:textId="07D83B56" w:rsidR="005A130D" w:rsidRDefault="004375D2" w:rsidP="009D25E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00377E2C">
-[...15 lines deleted...]
-              <w:t>S</w:t>
+            <w:r>
+              <w:t>If yes, describe how these factors may influence the client's understanding of the protective issues, engagement in services, or willingness to collaborate with CFWB</w:t>
             </w:r>
             <w:r w:rsidR="00590B60">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00377E2C">
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00377E2C">
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00377E2C">
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00377E2C">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00377E2C">
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00377E2C">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00377E2C">
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5072" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF3E348" w14:textId="7E6CAEB4" w:rsidR="009D25E9" w:rsidRPr="00590B60" w:rsidRDefault="009D25E9" w:rsidP="009D25E9">
+          <w:p w14:paraId="5CF3E348" w14:textId="06065FB4" w:rsidR="009D25E9" w:rsidRPr="00590B60" w:rsidRDefault="009D25E9" w:rsidP="009D25E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AD0671A" w14:textId="0AEF71BA" w:rsidR="009D25E9" w:rsidRDefault="009D25E9"/>
     <w:p w14:paraId="1EEAA392" w14:textId="77777777" w:rsidR="009D25E9" w:rsidRDefault="009D25E9"/>
     <w:p w14:paraId="3F94277B" w14:textId="77777777" w:rsidR="009D25E9" w:rsidRDefault="009D25E9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10710" w:type="dxa"/>
         <w:tblInd w:w="-522" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2280,51 +2269,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10710"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D5072" w:rsidRPr="00377E2C" w14:paraId="1D612182" w14:textId="77777777" w:rsidTr="00590B60">
         <w:trPr>
           <w:trHeight w:val="4625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7821763E" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mental Status/Psychiatric Symptom Checklist:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36C22AF9" w14:textId="55863CDD" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The following </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
               </w:rPr>
               <w:t>current</w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
@@ -2364,192 +2352,192 @@
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:top w:w="29" w:type="dxa"/>
                 <w:left w:w="115" w:type="dxa"/>
                 <w:bottom w:w="29" w:type="dxa"/>
                 <w:right w:w="115" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2787"/>
               <w:gridCol w:w="2787"/>
               <w:gridCol w:w="2787"/>
               <w:gridCol w:w="2788"/>
             </w:tblGrid>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="73A6C523" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="70279D71" w14:textId="0E029497" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="70279D71" w14:textId="0E029497" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1504788088"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Angry mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3ACFF7A8" w14:textId="61FC143D" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="3ACFF7A8" w14:textId="61FC143D" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1337837819"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Dissociative reactions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="575CA865" w14:textId="4AEE9134" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="575CA865" w14:textId="4AEE9134" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="547723857"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Fatigue</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="18B505A8" w14:textId="2F59CF47" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="18B505A8" w14:textId="2F59CF47" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="576093202"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -2557,192 +2545,192 @@
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Isolation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="1A0E3BD9" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="324"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5FE5B803" w14:textId="76F0C2D6" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="5FE5B803" w14:textId="76F0C2D6" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-2021464363"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Anhedonia</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0AD1454D" w14:textId="7E5653F7" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="0AD1454D" w14:textId="7E5653F7" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1505431076"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Distorted blame</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="195C5844" w14:textId="469A1FC9" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="195C5844" w14:textId="469A1FC9" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1168990828"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Flashbacks</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="06B2F283" w14:textId="1D4A4403" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="06B2F283" w14:textId="1D4A4403" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1357196630"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -2750,192 +2738,192 @@
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Memory challenges</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="783D96C3" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2F1AA669" w14:textId="680D7BE3" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="2F1AA669" w14:textId="680D7BE3" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1682500196"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Anxious mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C6ED4ED" w14:textId="597F21B6" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="2C6ED4ED" w14:textId="597F21B6" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="792563536"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Distress and/or physiological reactions to trauma reminders</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32EB4637" w14:textId="206EEB1E" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="32EB4637" w14:textId="206EEB1E" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1522013710"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Helplessness</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="06F175B7" w14:textId="6CD6EFBF" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="06F175B7" w14:textId="6CD6EFBF" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1227136113"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -2943,194 +2931,194 @@
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Psychomotor agitation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="0AAF62D8" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6DCDBA43" w14:textId="4FD24198" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="6DCDBA43" w14:textId="4FD24198" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-524178431"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Appetite disturbance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="086F8D43" w14:textId="479E8B4C" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="086F8D43" w14:textId="479E8B4C" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-881783722"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Distressing dreams</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A8AECA0" w14:textId="744BBCAC" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="3A8AECA0" w14:textId="744BBCAC" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1496097004"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Homicidality</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EA4932F" w14:textId="51BCB20A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="7EA4932F" w14:textId="51BCB20A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="178478137"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -3138,192 +3126,192 @@
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Sleep disturbance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="114DE561" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="324"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="056FBA2F" w14:textId="3E34BC0D" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="056FBA2F" w14:textId="3E34BC0D" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="473653287"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Avoidance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A465C04" w14:textId="204C7D91" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="2A465C04" w14:textId="204C7D91" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="405112941"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Euphoric mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6844CF1B" w14:textId="62D0CFA7" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="6844CF1B" w14:textId="62D0CFA7" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1907568101"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Hopelessness</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32CA2DDA" w14:textId="647E4872" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="32CA2DDA" w14:textId="647E4872" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1729029874"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -3331,192 +3319,192 @@
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Somatic complaints</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="6A0E05ED" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74658444" w14:textId="39D87161" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="74658444" w14:textId="39D87161" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-2057231076"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Concentration challenges</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="75901039" w14:textId="43D05961" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="75901039" w14:textId="43D05961" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="531692543"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Euthymic mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32CB4DB9" w14:textId="5608797A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="32CB4DB9" w14:textId="5608797A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1355922820"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Hypervigilance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C718527" w14:textId="7D72C06C" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="3C718527" w14:textId="7D72C06C" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-173726308"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -3524,192 +3512,192 @@
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Suicidality</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="6B7A675B" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="332"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3706505B" w14:textId="3FB3995A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="3706505B" w14:textId="3FB3995A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1025238482"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Depressive mood</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0845852F" w14:textId="6897D84E" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="0845852F" w14:textId="6897D84E" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1551682887"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Exaggerated startle response</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6E13128B" w14:textId="52ABA21E" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="6E13128B" w14:textId="52ABA21E" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="317394400"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Intrusive memories</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2788" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6CBB60B8" w14:textId="6ECBE38A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="6CBB60B8" w14:textId="6ECBE38A" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-2080427109"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -3790,145 +3778,145 @@
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                       <w:noProof/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="1"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00470D3E" w:rsidRPr="00377E2C" w14:paraId="73FF6905" w14:textId="77777777" w:rsidTr="00434BFE">
               <w:trPr>
                 <w:trHeight w:val="324"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="51DBF948" w14:textId="548D4991" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="51DBF948" w14:textId="548D4991" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-22936382"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Derealization</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EF7164B" w14:textId="5DB7C413" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="7EF7164B" w14:textId="5DB7C413" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="1568452221"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00434BFE">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Fatalistic cognitions</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2787" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="681F44F6" w14:textId="5BA81220" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="001C0692" w:rsidP="00E60C54">
+                <w:p w14:paraId="681F44F6" w14:textId="5BA81220" w:rsidR="00470D3E" w:rsidRPr="00377E2C" w:rsidRDefault="00797FFD" w:rsidP="00E60C54">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:cstheme="minorHAnsi"/>
                       </w:rPr>
                       <w:id w:val="-1988706536"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00470D3E" w:rsidRPr="00377E2C">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                         </w:rPr>
                         <w:t>☐</w:t>
@@ -4176,56 +4164,56 @@
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Dropdown13"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Select Severity of Problem"/>
                           <w:listEntry w:val="No Apparent Problem"/>
                           <w:listEntry w:val="Early or Middle Problem Drinker"/>
                           <w:listEntry w:val="Problem Drinker"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="3" w:name="Dropdown13"/>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-                  <w:r w:rsidR="001C0692">
+                  <w:r w:rsidRPr="00F16FDB">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="3"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CC4C0E" w:rsidRPr="00377E2C" w14:paraId="3151D8C4" w14:textId="77777777" w:rsidTr="00715463">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="25BA657C" w14:textId="1C8A0830" w:rsidR="00CC4C0E" w:rsidRPr="00CC4C0E" w:rsidRDefault="00CC4C0E" w:rsidP="00715463">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:hanging="14"/>
                     <w:rPr>
@@ -4358,56 +4346,56 @@
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val="Dropdown14"/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Select Severity of Problem"/>
                           <w:listEntry w:val="Score under 6: Problem Not Likely"/>
                           <w:listEntry w:val="Score between 6-11: Likely Problem"/>
                           <w:listEntry w:val="Score 12 or more: Definite Problem"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:bookmarkStart w:id="4" w:name="Dropdown14"/>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-                  <w:r w:rsidR="001C0692">
+                  <w:r w:rsidRPr="00F16FDB">
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r w:rsidRPr="00F16FDB">
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="4"/>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A130D" w:rsidRPr="00377E2C" w14:paraId="29E26AFF" w14:textId="77777777" w:rsidTr="00715463">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6D638F8B" w14:textId="397B3B6C" w:rsidR="005A130D" w:rsidRPr="00377E2C" w:rsidRDefault="005A130D" w:rsidP="00434BFE">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:hanging="14"/>
                     <w:rPr>
@@ -4552,56 +4540,56 @@
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:ddList>
                           <w:listEntry w:val="Level of Danger"/>
                           <w:listEntry w:val="Variable Danger"/>
                           <w:listEntry w:val="Increased Danger"/>
                           <w:listEntry w:val="Severe Danger"/>
                           <w:listEntry w:val="Extreme Danger"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-                  <w:r w:rsidR="001C0692">
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005A130D" w:rsidRPr="00377E2C" w14:paraId="5BFE7C53" w14:textId="77777777" w:rsidTr="00715463">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5441" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="30AEB408" w14:textId="155C0A44" w:rsidR="005A130D" w:rsidRPr="00377E2C" w:rsidRDefault="005A130D" w:rsidP="00D35A34">
                   <w:pPr>
                     <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:cstheme="minorHAnsi"/>
                     </w:rPr>
@@ -5197,56 +5185,56 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  Client is appropriate for Domestic Violence Victim group treatment </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D4CF8D5" w14:textId="77777777" w:rsidR="000411B9" w:rsidRPr="00377E2C" w:rsidRDefault="000411B9" w:rsidP="000411B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -5394,56 +5382,56 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
-[...4 lines deleted...]
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">  Client is </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
@@ -5459,204 +5447,224 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason/s client is not appropriate for group </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>at this time</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D6ED3F" w14:textId="4EF12EC7" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="008D5072">
+          <w:p w14:paraId="67D6ED3F" w14:textId="69ED4831" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="008D5072">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0054728B" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Actively abusing drugs &amp; alcohol</w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>; chemical dependency treatment is to precede treatment for child abuse</w:t>
+              <w:t xml:space="preserve">; chemical dependency treatment is to precede treatment for </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5011B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">domestic violence </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B5866F3" w14:textId="79C66C14" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="008D5072">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Serious</w:t>
             </w:r>
             <w:r w:rsidR="0054728B" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> emotional disturbance</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00377E2C">
+              <w:t xml:space="preserve"> emotional </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0054728B" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>disturbance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0054728B" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">requires </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">appropriate psychiatric and medical care to be addressed </w:t>
             </w:r>
             <w:r w:rsidR="0054728B" w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>prior to group involvement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="497242AE" w14:textId="0DAC9E8A" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="008D5072">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -5677,56 +5685,56 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unable to tolerate involvement in a group (e.g., due to personality characteristics</w:t>
             </w:r>
             <w:r w:rsidR="00660341">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F74F536" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="008D5072">
@@ -5751,56 +5759,56 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001C0692">
+            <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (describe): </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
@@ -5981,51 +5989,65 @@
           <w:p w14:paraId="63061D2D" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C9A2C0C" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00E60C54">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additional information referring party should know, including additional clinical concerns that require adjunctive treatment: </w:t>
+              <w:t xml:space="preserve">Additional information referring party should </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>know</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, including additional clinical concerns that require adjunctive treatment: </w:t>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00377E2C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
@@ -8883,51 +8905,65 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C096163" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00020A9C">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:ind w:left="-900" w:right="-810"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE9F39F" w14:textId="77777777" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="003019FE">
       <w:pPr>
         <w:ind w:left="-990" w:right="-810"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Submit Group Progress Report Forms quarterly to Optum TERM at Fax: 1(877) 624-8376. Optum TERM will conduct a quality review and will be responsible for forwarding approved Intake Assessment to the SW.</w:t>
+        <w:t xml:space="preserve">Submit Group Progress Report Forms quarterly to Optum TERM at Fax: 1(877) 624-8376. Optum TERM will conduct a quality review and will be responsible for forwarding approved Intake Assessment to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00377E2C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the SW</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00377E2C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="203400BE" w14:textId="361DDFF6" w:rsidR="008D5072" w:rsidRPr="00377E2C" w:rsidRDefault="008D5072" w:rsidP="00F00A19">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:ind w:right="-810" w:hanging="990"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Date faxed to </w:t>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Optum TERM at: 1-877-624-8376</w:t>
       </w:r>
       <w:r w:rsidRPr="00377E2C">
@@ -8965,419 +9001,403 @@
       </w:sdt>
     </w:p>
     <w:p w14:paraId="060D34BF" w14:textId="77777777" w:rsidR="00AD161A" w:rsidRPr="00377E2C" w:rsidRDefault="00AD161A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AD161A" w:rsidRPr="00377E2C" w:rsidSect="000411B9">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="1440" w:bottom="1890" w:left="1440" w:header="270" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E997A4E" w14:textId="77777777" w:rsidR="003F6B48" w:rsidRDefault="003F6B48" w:rsidP="008D5072">
+    <w:p w14:paraId="7161ABDD" w14:textId="77777777" w:rsidR="00797FFD" w:rsidRDefault="00797FFD" w:rsidP="008D5072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="709F97F4" w14:textId="77777777" w:rsidR="003F6B48" w:rsidRDefault="003F6B48" w:rsidP="008D5072">
+    <w:p w14:paraId="0606DB68" w14:textId="77777777" w:rsidR="00797FFD" w:rsidRDefault="00797FFD" w:rsidP="008D5072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7AE67DAA" w14:textId="3FD722AF" w:rsidR="00643F75" w:rsidRPr="000469CF" w:rsidRDefault="00590B60">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AE67DAA" w14:textId="7147699E" w:rsidR="00643F75" w:rsidRPr="000469CF" w:rsidRDefault="00590B60">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04-182 (</w:t>
     </w:r>
     <w:r w:rsidR="00FE6004">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="003A1E86">
+    <w:r w:rsidR="00913A7A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00FE6004">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>/24</w:t>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00913A7A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>) L2</w:t>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="00913A7A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>(c)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000469CF">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009D25E9">
+    <w:r w:rsidR="00B43562">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="000469CF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/</w:t>
     </w:r>
     <w:r w:rsidR="007838AF">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>CFWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="593D2D43" w14:textId="77777777" w:rsidR="00590B60" w:rsidRDefault="00590B60">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E643626" w14:textId="70823CA8" w:rsidR="00590B60" w:rsidRDefault="00590B60" w:rsidP="00590B60">
+  <w:p w14:paraId="3E643626" w14:textId="4A568A84" w:rsidR="00590B60" w:rsidRDefault="00590B60" w:rsidP="00590B60">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AE0E52">
-[...52 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="27D5157B" w14:textId="1344A79D" w:rsidR="00590B60" w:rsidRDefault="00590B60">
+  <w:p w14:paraId="27D5157B" w14:textId="124D7FCC" w:rsidR="00590B60" w:rsidRDefault="00590B60">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>04-182 (</w:t>
     </w:r>
     <w:r w:rsidR="00915B0F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="003A1E86">
+    <w:r w:rsidR="00913A7A">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidR="00915B0F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>/24</w:t>
+      <w:t>/2</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00913A7A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>)  L</w:t>
+      <w:t>)</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00913A7A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>(c)</w:t>
+    </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">2 </w:t>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidRPr="00020A9C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009D25E9">
+    <w:r w:rsidR="00B43562">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -9389,76 +9409,76 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00590B60">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>of San Diego/HHSA/</w:t>
     </w:r>
     <w:r w:rsidR="00915B0F">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>CFWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="084AB041" w14:textId="77777777" w:rsidR="003F6B48" w:rsidRDefault="003F6B48" w:rsidP="008D5072">
+    <w:p w14:paraId="58D64565" w14:textId="77777777" w:rsidR="00797FFD" w:rsidRDefault="00797FFD" w:rsidP="008D5072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F68EBD1" w14:textId="77777777" w:rsidR="003F6B48" w:rsidRDefault="003F6B48" w:rsidP="008D5072">
+    <w:p w14:paraId="0A594FA1" w14:textId="77777777" w:rsidR="00797FFD" w:rsidRDefault="00797FFD" w:rsidP="008D5072">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2083F13D" w14:textId="433A471B" w:rsidR="00D81845" w:rsidRPr="00377E2C" w:rsidRDefault="00D81845" w:rsidP="00D81845">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00377E2C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Intimate Partner Violence Victim Treatment</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="00CA848F" w14:textId="77777777" w:rsidR="00D81845" w:rsidRDefault="00D81845" w:rsidP="00D81845">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
@@ -9522,51 +9542,51 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00915B0F" w:rsidRPr="002A6D1B">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="113C0E21" w14:textId="6B51FBEB" w:rsidR="00D81845" w:rsidRDefault="00D81845" w:rsidP="00D81845">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3836"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B4A86B2" w14:textId="77777777" w:rsidR="00CD7271" w:rsidRDefault="00CD7271" w:rsidP="00CD7271">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6D95B76C" w14:textId="63EC4CC8" w:rsidR="00CD7271" w:rsidRPr="00377E2C" w:rsidRDefault="00CD7271" w:rsidP="00CD7271">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00377E2C">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
       </w:rPr>
       <w:t>Intimate Partner Violence Victim Treatment</w:t>
@@ -9641,51 +9661,51 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="003E1443" w:rsidRPr="002A6D1B">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="7D26A353" w14:textId="77777777" w:rsidR="00CD7271" w:rsidRDefault="00CD7271" w:rsidP="00CD7271">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3C36B36D" w14:textId="77777777" w:rsidR="00CD7271" w:rsidRDefault="00CD7271">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C32EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA922BC2"/>
     <w:lvl w:ilvl="0" w:tplc="9684EADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:strike w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9818,203 +9838,218 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="189495773">
+  <w:num w:numId="1" w16cid:durableId="1430467257">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="429741817">
+  <w:num w:numId="2" w16cid:durableId="339703307">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D5072"/>
     <w:rsid w:val="00007007"/>
     <w:rsid w:val="00017D96"/>
     <w:rsid w:val="000411B9"/>
     <w:rsid w:val="000469CF"/>
     <w:rsid w:val="00067D46"/>
     <w:rsid w:val="000928BC"/>
     <w:rsid w:val="000C2698"/>
     <w:rsid w:val="00114532"/>
     <w:rsid w:val="00124993"/>
     <w:rsid w:val="001258FE"/>
+    <w:rsid w:val="00126DB9"/>
     <w:rsid w:val="001718C5"/>
+    <w:rsid w:val="00183FD2"/>
     <w:rsid w:val="001A06AE"/>
     <w:rsid w:val="001B2F08"/>
     <w:rsid w:val="001B3EDF"/>
-    <w:rsid w:val="001C0692"/>
     <w:rsid w:val="001C1F77"/>
     <w:rsid w:val="00230F99"/>
     <w:rsid w:val="00253296"/>
     <w:rsid w:val="00263585"/>
-    <w:rsid w:val="00354AFF"/>
     <w:rsid w:val="00377E2C"/>
     <w:rsid w:val="00387E41"/>
     <w:rsid w:val="003A1E86"/>
     <w:rsid w:val="003B33E0"/>
     <w:rsid w:val="003D60B0"/>
     <w:rsid w:val="003E1443"/>
     <w:rsid w:val="003F6B48"/>
+    <w:rsid w:val="00403054"/>
+    <w:rsid w:val="004279CC"/>
     <w:rsid w:val="00434BFE"/>
+    <w:rsid w:val="004375D2"/>
     <w:rsid w:val="004519C0"/>
     <w:rsid w:val="00470D3E"/>
+    <w:rsid w:val="004776E9"/>
     <w:rsid w:val="00491399"/>
     <w:rsid w:val="004A01D2"/>
     <w:rsid w:val="004A63F7"/>
     <w:rsid w:val="004F447F"/>
     <w:rsid w:val="00506521"/>
     <w:rsid w:val="0054728B"/>
     <w:rsid w:val="00590B60"/>
     <w:rsid w:val="005A130D"/>
     <w:rsid w:val="005B6A80"/>
+    <w:rsid w:val="00615CDA"/>
     <w:rsid w:val="00620947"/>
+    <w:rsid w:val="00623974"/>
     <w:rsid w:val="006340AB"/>
     <w:rsid w:val="00643F75"/>
     <w:rsid w:val="00660341"/>
     <w:rsid w:val="00687C54"/>
     <w:rsid w:val="006B23CA"/>
     <w:rsid w:val="006E63CC"/>
     <w:rsid w:val="00715463"/>
     <w:rsid w:val="007838AF"/>
     <w:rsid w:val="00792053"/>
+    <w:rsid w:val="00797FFD"/>
     <w:rsid w:val="00837475"/>
     <w:rsid w:val="00863B65"/>
     <w:rsid w:val="00881EA9"/>
     <w:rsid w:val="008D5072"/>
+    <w:rsid w:val="00913A7A"/>
     <w:rsid w:val="00915B0F"/>
     <w:rsid w:val="0092496A"/>
     <w:rsid w:val="00933459"/>
     <w:rsid w:val="00977B21"/>
     <w:rsid w:val="009D25E9"/>
     <w:rsid w:val="009E619A"/>
     <w:rsid w:val="00A12791"/>
     <w:rsid w:val="00A2184A"/>
     <w:rsid w:val="00A268B4"/>
     <w:rsid w:val="00A57CA5"/>
     <w:rsid w:val="00A95F41"/>
     <w:rsid w:val="00AD161A"/>
     <w:rsid w:val="00B40768"/>
+    <w:rsid w:val="00B43562"/>
+    <w:rsid w:val="00B70803"/>
+    <w:rsid w:val="00B95F09"/>
     <w:rsid w:val="00BA3770"/>
     <w:rsid w:val="00BC7754"/>
     <w:rsid w:val="00BF6017"/>
     <w:rsid w:val="00C40B98"/>
     <w:rsid w:val="00C94A25"/>
     <w:rsid w:val="00C96962"/>
+    <w:rsid w:val="00CB0DD6"/>
     <w:rsid w:val="00CC4C0E"/>
     <w:rsid w:val="00CD7271"/>
+    <w:rsid w:val="00CE6669"/>
     <w:rsid w:val="00D11084"/>
     <w:rsid w:val="00D81845"/>
     <w:rsid w:val="00DC5F63"/>
     <w:rsid w:val="00DD772D"/>
-    <w:rsid w:val="00DF018A"/>
+    <w:rsid w:val="00E34D68"/>
     <w:rsid w:val="00E43B21"/>
+    <w:rsid w:val="00E5011B"/>
+    <w:rsid w:val="00E619FD"/>
     <w:rsid w:val="00E82873"/>
     <w:rsid w:val="00F134A6"/>
     <w:rsid w:val="00F24698"/>
+    <w:rsid w:val="00FC0455"/>
     <w:rsid w:val="00FE6004"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="66EEB633"/>
   <w15:docId w15:val="{22AFA590-BE9B-420C-B89D-C6AA7F2ECD4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10638,70 +10673,66 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F24698"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="683E91506BF14946B16C213ECF006C2A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02D04620-AF4B-4414-9DC4-D9C85325A680}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C763BF" w:rsidRDefault="001E4AAF" w:rsidP="001E4AAF">
           <w:pPr>
             <w:pStyle w:val="683E91506BF14946B16C213ECF006C2A"/>
           </w:pPr>
           <w:r w:rsidRPr="00FD23A6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -10719,166 +10750,168 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFF9D621-1697-4872-9741-2AB50D11D2EA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002241C1" w:rsidRDefault="006E1C4F">
           <w:r w:rsidRPr="002A6D1B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E4AAF"/>
     <w:rsid w:val="001B2F08"/>
     <w:rsid w:val="001B3EDF"/>
     <w:rsid w:val="001B55B7"/>
     <w:rsid w:val="001E4AAF"/>
     <w:rsid w:val="002241C1"/>
     <w:rsid w:val="00256E2F"/>
     <w:rsid w:val="0043703E"/>
     <w:rsid w:val="004A01D2"/>
     <w:rsid w:val="00506521"/>
     <w:rsid w:val="00687C54"/>
     <w:rsid w:val="006E1C4F"/>
     <w:rsid w:val="00781AAA"/>
     <w:rsid w:val="00881EA9"/>
     <w:rsid w:val="00B012CA"/>
+    <w:rsid w:val="00C70200"/>
     <w:rsid w:val="00C763BF"/>
+    <w:rsid w:val="00CE6669"/>
     <w:rsid w:val="00DC5F63"/>
-    <w:rsid w:val="00DF018A"/>
     <w:rsid w:val="00E22F5E"/>
+    <w:rsid w:val="00E34D68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11277,51 +11310,51 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006E1C4F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="683E91506BF14946B16C213ECF006C2A">
     <w:name w:val="683E91506BF14946B16C213ECF006C2A"/>
     <w:rsid w:val="001E4AAF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -11585,79 +11618,194 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BD2A74E462E4944A85BC61D4520EC3C6" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="68cb3e5c43b0da8b2922eab48f02e377">
-[...1 lines deleted...]
-    <xsd:import namespace="ef7853f6-d01e-4493-ad4d-036641b9553b"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="edde0466-daaf-4912-97a5-80601f141c03" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100429462D334BF654FB8B35827916FFB88" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1a5a6db58a418c285742eccc77bfae0f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="edde0466-daaf-4912-97a5-80601f141c03" xmlns:ns4="0a332335-3a76-4408-8dac-6066a195b3d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="878c31fd1502d87cfdc36e95a3bc1b75" ns3:_="" ns4:_="">
+    <xsd:import namespace="edde0466-daaf-4912-97a5-80601f141c03"/>
+    <xsd:import namespace="0a332335-3a76-4408-8dac-6066a195b3d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ef7853f6-d01e-4493-ad4d-036641b9553b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="edde0466-daaf-4912-97a5-80601f141c03" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0a332335-3a76-4408-8dac-6066a195b3d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="12" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11716,162 +11864,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD6975CB-816E-4E49-B694-0D4F91B41249}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edde0466-daaf-4912-97a5-80601f141c03"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF7F17C0-0E3F-4FE4-BD21-19AD038F2480}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CDCA129-45D2-41AF-95E3-0680B18FE3DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ef7853f6-d01e-4493-ad4d-036641b9553b"/>
+    <ds:schemaRef ds:uri="edde0466-daaf-4912-97a5-80601f141c03"/>
+    <ds:schemaRef ds:uri="0a332335-3a76-4408-8dac-6066a195b3d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C844AA0-5969-41EC-B61C-246B2E5E5444}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0627876D-E185-4D5A-BBB7-DFC6F458564C}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D02657B-11D9-4F4F-BFB2-166813C89774}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1008</Words>
-  <Characters>5752</Characters>
+  <Words>1023</Words>
+  <Characters>5837</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>47</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UnitedHealth Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6747</CharactersWithSpaces>
+  <CharactersWithSpaces>6847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>W7admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_SetDate">
     <vt:lpwstr>2022-09-26T21:04:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_Name">
     <vt:lpwstr>External Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_SiteId">
     <vt:lpwstr>db05faca-c82a-4b9d-b9c5-0f64b6755421</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_ActionId">
     <vt:lpwstr>a647c01c-1c44-4b71-a5bb-59a0f2c84149</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_320f21ee-9bdc-4991-8abe-58f53448e302_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100BD2A74E462E4944A85BC61D4520EC3C6</vt:lpwstr>
+    <vt:lpwstr>0x010100429462D334BF654FB8B35827916FFB88</vt:lpwstr>
   </property>
 </Properties>
 </file>