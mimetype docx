--- v0 (2025-10-09)
+++ v1 (2026-07-24)
@@ -1,47 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7797FB19" w14:textId="152B6144" w:rsidR="007A4EBF" w:rsidRPr="00DC7B10" w:rsidRDefault="007A4EBF" w:rsidP="007A4EBF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -52,75 +50,73 @@
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1845"/>
         <w:gridCol w:w="3136"/>
         <w:gridCol w:w="115"/>
         <w:gridCol w:w="2583"/>
         <w:gridCol w:w="2874"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E344C" w:rsidRPr="005741CC" w14:paraId="126DD1D3" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1CF" w14:textId="59B15E96" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Facilitator:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D0" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="008D4CD1" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -184,51 +180,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003E344C" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D1" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -299,51 +294,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2874" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D2" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agency: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -422,78 +416,76 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E344C" w:rsidRPr="005741CC" w14:paraId="126DD1D8" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D4" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SW Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3136" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D5" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="008D4CD1" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -560,51 +552,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2698" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D6" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SW Phone: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -678,51 +669,50 @@
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2874" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D7" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SW Fax: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -801,79 +791,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E344C" w:rsidRPr="005741CC" w14:paraId="126DD1DB" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1D9" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Intake:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8708" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1DA" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="008D4CD1" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -945,51 +933,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC1CBF" w:rsidRPr="005741CC" w14:paraId="2B2E4856" w14:textId="7E8BE7C1" w:rsidTr="00CC1CBF">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5096" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2676808C" w14:textId="79442DED" w:rsidR="00CC1CBF" w:rsidRPr="005741CC" w:rsidRDefault="00CC1CBF" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">ervice Delivery Type:  Telehealth </w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1061,51 +1048,50 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5457" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5846CA47" w14:textId="5CABE8EF" w:rsidR="00CC1CBF" w:rsidRPr="005741CC" w:rsidRDefault="00CA1164" w:rsidP="00CC1CBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Service delivery type has been assessed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1202,51 +1188,50 @@
             </w:r>
             <w:r w:rsidRPr="002F54EE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA65FB" w:rsidRPr="005741CC" w14:paraId="126DD1E7" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="4337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10553" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1DC" w14:textId="77777777" w:rsidR="00EA65FB" w:rsidRPr="005741CC" w:rsidRDefault="00EA65FB" w:rsidP="00093EAE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DEMOGRAPHIC INFORMATION</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD1DD" w14:textId="77777777" w:rsidR="00EA65FB" w:rsidRPr="005741CC" w:rsidRDefault="00EA65FB" w:rsidP="00EA65FB">
             <w:pPr>
@@ -1500,59 +1485,77 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="126DD1DF" w14:textId="77777777" w:rsidR="00EA65FB" w:rsidRPr="005741CC" w:rsidRDefault="00EA65FB" w:rsidP="00EA65FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Client states that the reason </w:t>
             </w:r>
             <w:r w:rsidR="00354AD0" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>for referral</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> to treatment is [brief description reflecting client’s understanding for referral]</w:t>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00354AD0" w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>referral</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> treatment is [brief description reflecting client’s understanding for referral]</w:t>
             </w:r>
             <w:r w:rsidR="00354AD0" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -1862,314 +1865,273 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the allegations of child physical abuse.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="126DD1E4" w14:textId="77777777" w:rsidR="003E53AB" w:rsidRPr="005741CC" w:rsidRDefault="003E53AB" w:rsidP="003E53AB">
+          <w:p w14:paraId="70FDCF76" w14:textId="1B842F97" w:rsidR="002349F8" w:rsidRPr="002349F8" w:rsidRDefault="002349F8" w:rsidP="002349F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005741CC">
-[...68 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Are there any cultural, identity, language, immigration, relocation, family, or community factors that may be relevant to the client's engagement in services or understanding of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the concerns being addressed? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005741CC">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="005741CC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  No </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="126DD1E5" w14:textId="77777777" w:rsidR="003E53AB" w:rsidRPr="005741CC" w:rsidRDefault="003E53AB" w:rsidP="003E53AB">
+          <w:p w14:paraId="540CE6A4" w14:textId="77777777" w:rsidR="002349F8" w:rsidRPr="002349F8" w:rsidRDefault="002349F8" w:rsidP="002349F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="126DD1E6" w14:textId="56F8A6F1" w:rsidR="003E53AB" w:rsidRPr="005741CC" w:rsidRDefault="003E53AB" w:rsidP="00093EAE">
+          <w:p w14:paraId="126DD1E6" w14:textId="439D62B1" w:rsidR="003E53AB" w:rsidRPr="005741CC" w:rsidRDefault="002349F8" w:rsidP="00571CFF">
             <w:pPr>
               <w:spacing w:after="120"/>
-              <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005741CC">
-[...27 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, describe how these factors may influence the client's understanding of the protective issues, engagement in services, or willingness to collaborate with CFWB:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005741CC">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005741CC">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377E2C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="002349F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="126DD1E8" w14:textId="77777777" w:rsidR="00BB1DE9" w:rsidRPr="005741CC" w:rsidRDefault="00BB1DE9" w:rsidP="00BB1DE9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005741CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MENTAL STATUS EXAM &amp; ASSESSMENT RESULTS</w:t>
       </w:r>
@@ -2180,51 +2142,50 @@
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10553"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BB1DE9" w:rsidRPr="005741CC" w14:paraId="126DD1EC" w14:textId="77777777" w:rsidTr="00DC7B10">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1E9" w14:textId="77777777" w:rsidR="00473739" w:rsidRPr="005741CC" w:rsidRDefault="00473739" w:rsidP="00093EAE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mental Status/Psychiatric Symptom Checklist:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD1EA" w14:textId="77777777" w:rsidR="00473739" w:rsidRPr="005741CC" w:rsidRDefault="00473739" w:rsidP="00093EAE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
@@ -2470,51 +2431,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E344C" w:rsidRPr="005741CC" w14:paraId="126DD204" w14:textId="77777777" w:rsidTr="00DC7B10">
         <w:trPr>
           <w:trHeight w:val="3590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD1ED" w14:textId="77777777" w:rsidR="003E344C" w:rsidRPr="005741CC" w:rsidRDefault="003E344C" w:rsidP="00093EAE">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Screening Tool Results</w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2530,85 +2490,83 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10327" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="5149"/>
               <w:gridCol w:w="5178"/>
             </w:tblGrid>
             <w:tr w:rsidR="005571D6" w:rsidRPr="005741CC" w14:paraId="126DD1F3" w14:textId="77777777" w:rsidTr="00093EAE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5149" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1EF" w14:textId="77777777" w:rsidR="00473739" w:rsidRPr="005741CC" w:rsidRDefault="00473739" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Michigan Alcohol Screening Test (MAST)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="126DD1F0" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5178" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1F1" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="00473739" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Score</w:t>
                   </w:r>
                   <w:r w:rsidR="005571D6" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
@@ -2760,85 +2718,83 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="8"/>
                 </w:p>
                 <w:p w14:paraId="126DD1F2" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005571D6" w:rsidRPr="005741CC" w14:paraId="126DD1F8" w14:textId="77777777" w:rsidTr="00093EAE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5149" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1F4" w14:textId="77777777" w:rsidR="00473739" w:rsidRPr="005741CC" w:rsidRDefault="00473739" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Drug Abuse Screening Test (DAST)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="126DD1F5" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5178" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1F6" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="00473739" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Score</w:t>
                   </w:r>
                   <w:r w:rsidR="005571D6" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
@@ -2990,51 +2946,50 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                   <w:bookmarkEnd w:id="9"/>
                 </w:p>
                 <w:p w14:paraId="126DD1F7" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005571D6" w:rsidRPr="005741CC" w14:paraId="126DD1FD" w14:textId="77777777" w:rsidTr="00093EAE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5149" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1F9" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="00EA65FB" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other </w:t>
                   </w:r>
                   <w:r w:rsidR="005571D6" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Screening Tool Administered: </w:t>
@@ -3123,51 +3078,50 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="126DD1FA" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5178" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1FB" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Results: </w:t>
                   </w:r>
                   <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
@@ -3250,51 +3204,50 @@
                   <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="126DD1FC" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="005571D6" w:rsidRPr="005741CC" w14:paraId="126DD202" w14:textId="77777777" w:rsidTr="00093EAE">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5149" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD1FE" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="00EA65FB" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Other </w:t>
                   </w:r>
                   <w:r w:rsidR="005571D6" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Screening Tool Administered: </w:t>
@@ -3383,51 +3336,50 @@
                     <w:t> </w:t>
                   </w:r>
                   <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="126DD1FF" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5178" w:type="dxa"/>
-                  <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="126DD200" w14:textId="77777777" w:rsidR="005571D6" w:rsidRPr="005741CC" w:rsidRDefault="005571D6" w:rsidP="00093EAE">
                   <w:pPr>
                     <w:spacing w:before="60"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Results: </w:t>
                   </w:r>
                   <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
@@ -3548,51 +3500,50 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B33EB41" w14:textId="77777777" w:rsidR="00DC7B10" w:rsidRDefault="00DC7B10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10553" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10553"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E53AB" w:rsidRPr="005741CC" w14:paraId="126DD207" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD205" w14:textId="77777777" w:rsidR="003E53AB" w:rsidRDefault="003E53AB" w:rsidP="00093EAE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Strengths and Barriers</w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3856,51 +3807,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10553" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10553"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD217" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10553" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD209" w14:textId="77777777" w:rsidR="00EA65FB" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00093EAE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -4202,51 +4152,69 @@
               </w:rPr>
               <w:t xml:space="preserve">s client is not </w:t>
             </w:r>
             <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">appropriate </w:t>
             </w:r>
             <w:r w:rsidR="003E344C" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for g</w:t>
             </w:r>
             <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">roup at this time: </w:t>
+              <w:t xml:space="preserve">roup </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>at this time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD20E" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="008D4CD1" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-900"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="9360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4803,51 +4771,69 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="126DD215" w14:textId="77777777" w:rsidR="00EA65FB" w:rsidRPr="005741CC" w:rsidRDefault="00EA65FB" w:rsidP="00093EAE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1875"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additional information referring party should know, including additional clinical concerns that require adjunctive treatment: </w:t>
+              <w:t xml:space="preserve">Additional information referring party should </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>know</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, including additional clinical concerns that require adjunctive treatment: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
@@ -5001,86 +4987,84 @@
         </w:rPr>
         <w:t>The Primary Diagnosis should be listed first.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10435" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="7830"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E8380D" w:rsidRPr="005741CC" w14:paraId="126DD220" w14:textId="77777777" w:rsidTr="00E8380D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD21C" w14:textId="46083314" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ICD-10</w:t>
             </w:r>
             <w:r w:rsidR="004A6BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD21F" w14:textId="40457776" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DSM-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -5091,51 +5075,50 @@
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-TR Diagnos</w:t>
             </w:r>
             <w:r w:rsidR="004A6BF1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8380D" w:rsidRPr="005741CC" w14:paraId="126DD225" w14:textId="77777777" w:rsidTr="00E8380D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD221" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5199,51 +5182,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD224" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5309,51 +5291,50 @@
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8380D" w:rsidRPr="005741CC" w14:paraId="126DD22A" w14:textId="77777777" w:rsidTr="00E8380D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD226" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5417,51 +5398,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD229" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5527,51 +5507,50 @@
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8380D" w:rsidRPr="005741CC" w14:paraId="126DD22F" w14:textId="77777777" w:rsidTr="00E8380D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD22B" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5635,51 +5614,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD22E" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5745,51 +5723,50 @@
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8380D" w:rsidRPr="005741CC" w14:paraId="126DD234" w14:textId="77777777" w:rsidTr="00E8380D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD230" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5853,51 +5830,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD233" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -5963,51 +5939,50 @@
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E8380D" w:rsidRPr="005741CC" w14:paraId="126DD239" w14:textId="77777777" w:rsidTr="00E8380D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD235" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -6071,51 +6046,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD238" w14:textId="77777777" w:rsidR="00E8380D" w:rsidRPr="005741CC" w:rsidRDefault="00E8380D" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -6237,51 +6211,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SS IN TREATMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10458" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10458"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A657CF" w:rsidRPr="005741CC" w14:paraId="126DD251" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10458" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="126DD23B" w14:textId="77777777" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Understand definitions of Child Abuse</w:t>
             </w:r>
           </w:p>
@@ -6369,76 +6342,130 @@
               </w:rPr>
               <w:t xml:space="preserve"> by the child</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22BF225A" w14:textId="77777777" w:rsidR="00A111B2" w:rsidRDefault="003C79D9" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A111B2">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Client is able to develop a child abuse prevention plan that demonstrates acts of protection</w:t>
+              <w:t xml:space="preserve">Client </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A111B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A111B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> develop a child abuse prevention plan that demonstrates acts of protection</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD240" w14:textId="10F504A0" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Describe and discuss above factors in relation to parent’s case </w:t>
+              <w:t xml:space="preserve">Describe and discuss above factors in relation to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parent’s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD241" w14:textId="77777777" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe strategies the parent has used for expressing or managing frustration or anger in appropriate, adaptive ways</w:t>
             </w:r>
@@ -6514,51 +6541,69 @@
               </w:rPr>
               <w:t>Spontaneously express empathy in group for the child and what the child has experienced</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD245" w14:textId="77777777" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Share in group the specific statements and behaviors parent has provided to the child that reflect support, acceptance, and validation  </w:t>
+              <w:t xml:space="preserve">Share in group the specific statements and behaviors </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parent has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> provided to the child that reflect support, acceptance, and validation  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD246" w14:textId="77777777" w:rsidR="00F93F67" w:rsidRPr="005741CC" w:rsidRDefault="00F93F67" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identify the emotional and/or behavioral effects of child physical abuse and how to effectively and appropriately help the child manage these trauma symptoms if they appear</w:t>
             </w:r>
@@ -6586,123 +6631,213 @@
               </w:rPr>
               <w:t xml:space="preserve">If applicable, acknowledge own physical abuse as a child and how that abuse affected client’s ability to parent own child </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD248" w14:textId="77777777" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If client is offending parent, is able to describe relapse prevention strategies and behaviors parent will use to prevent future abuse of child and develop a relapse prevention plan.  </w:t>
+              <w:t xml:space="preserve">If client is offending parent, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describe relapse prevention strategies and behaviors </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will use to prevent future abuse of child and develop a relapse prevention plan.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD249" w14:textId="77777777" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>If client is non-protecting parent, client is able to describe offender’s relapse prevention plan and how client will support partner’s relapse prevention plan</w:t>
+              <w:t xml:space="preserve">If client is non-protecting parent, client </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describe offender’s relapse prevention plan and how client will support partner’s relapse prevention plan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD24A" w14:textId="77777777" w:rsidR="00F93F67" w:rsidRPr="005741CC" w:rsidRDefault="00F93F67" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Learn components of safety planning: prevention and intervention</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD24B" w14:textId="77777777" w:rsidR="00F93F67" w:rsidRPr="005741CC" w:rsidRDefault="00F93F67" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Describe own prevention and intervention plans that parent will use to keep child safe</w:t>
+              <w:t xml:space="preserve">Describe own prevention and intervention plans that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>parent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will use to keep </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>child</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005741CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> safe</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="126DD24C" w14:textId="77777777" w:rsidR="007B6942" w:rsidRPr="005741CC" w:rsidRDefault="007B6942" w:rsidP="00093EAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="126DD24D" w14:textId="77777777" w:rsidR="00A657CF" w:rsidRPr="005741CC" w:rsidRDefault="00A657CF" w:rsidP="00093EAE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
@@ -6960,78 +7095,76 @@
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="5625"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD255" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD253" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Signature: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD254" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">License/Registration #: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7118,51 +7251,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD258" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD256" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Print Name: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7236,51 +7368,50 @@
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD257" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature Date: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7359,51 +7490,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD25B" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD259" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Phone Number: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7477,51 +7607,50 @@
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD25A" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provider Fax Number: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7602,85 +7731,83 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD25D" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10440" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD25C" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00093EAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Required for Interns Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD260" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD25E" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor Printed Name: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -7751,51 +7878,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD25F" w14:textId="7BF60EE8" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="001F0B1C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">License type </w:t>
             </w:r>
             <w:r w:rsidR="00564B5D" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and #</w:t>
@@ -7887,75 +8013,73 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00520045" w:rsidRPr="005741CC" w14:paraId="126DD263" w14:textId="77777777" w:rsidTr="00093EAE">
         <w:trPr>
           <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD261" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="001F0B1C" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Supervisor Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126DD262" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00767A4D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -8189,77 +8313,75 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="126DD267" w14:textId="48EB0B34" w:rsidR="00556AD2" w:rsidRPr="005741CC" w:rsidRDefault="00556AD2" w:rsidP="00D71241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1978"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00556AD2" w:rsidRPr="005741CC" w:rsidSect="00E701FA">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="576" w:footer="306" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03807247" w14:textId="77777777" w:rsidR="004E26D2" w:rsidRDefault="004E26D2" w:rsidP="00514E0F">
+    <w:p w14:paraId="56947274" w14:textId="77777777" w:rsidR="00877DEE" w:rsidRDefault="00877DEE" w:rsidP="00514E0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D007469" w14:textId="77777777" w:rsidR="004E26D2" w:rsidRDefault="004E26D2" w:rsidP="00514E0F">
+    <w:p w14:paraId="160898EE" w14:textId="77777777" w:rsidR="00877DEE" w:rsidRDefault="00877DEE" w:rsidP="00514E0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8295,113 +8417,111 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61DA5933" w14:textId="77777777" w:rsidR="00CC7560" w:rsidRDefault="00CC7560">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DE4CD2A" w14:textId="0B966A0E" w:rsidR="00E701FA" w:rsidRDefault="00E701FA" w:rsidP="00E701FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="126DD274" w14:textId="32C46665" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="007E2E81">
+  <w:p w14:paraId="126DD274" w14:textId="65B42D4F" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="007E2E81">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:after="60"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04-</w:t>
     </w:r>
     <w:r w:rsidR="00564B5D" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>181 (</w:t>
     </w:r>
     <w:r w:rsidR="00830833">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
+    <w:r w:rsidR="00817BD8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
     <w:r w:rsidR="00F902C3">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6/25</w:t>
+      <w:t>/25</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC7B10">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00B15134" w:rsidRPr="00DC7B10">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="00DC7B10" w:rsidRPr="00DC7B10">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>c</w:t>
     </w:r>
@@ -8482,106 +8602,106 @@
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CC7560">
+    <w:r w:rsidR="00571CFF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
     <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CC7560">
+    <w:r w:rsidR="00571CFF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="008D4CD1" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
@@ -8613,87 +8733,95 @@
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  County of San Diego/HHSA/C</w:t>
     </w:r>
     <w:r w:rsidR="00830833">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>FWB</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="126DD275" w14:textId="77777777" w:rsidR="008F6D80" w:rsidRPr="00520045" w:rsidRDefault="008F6D80" w:rsidP="00520045">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DA669A3" w14:textId="58CB4437" w:rsidR="00E701FA" w:rsidRDefault="00E701FA" w:rsidP="00E701FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3DA1E79A" w14:textId="5CADCE6A" w:rsidR="00E701FA" w:rsidRPr="00E701FA" w:rsidRDefault="00E701FA">
+  <w:p w14:paraId="3DA1E79A" w14:textId="3901B6B7" w:rsidR="00E701FA" w:rsidRPr="00E701FA" w:rsidRDefault="00E701FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E701FA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>04-181 (0</w:t>
     </w:r>
+    <w:r w:rsidR="00817BD8">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
     <w:r w:rsidR="002C4E64">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>6/2</w:t>
+      <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00A111B2">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC7B10">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00B15134" w:rsidRPr="00DC7B10">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
@@ -8730,125 +8858,135 @@
       <w:t>Page 1 of 3</w:t>
     </w:r>
     <w:r w:rsidRPr="00E701FA">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>County of San Diego/HHSA/CFWB</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71BA7FB2" w14:textId="77777777" w:rsidR="004E26D2" w:rsidRDefault="004E26D2" w:rsidP="00514E0F">
+    <w:p w14:paraId="57E1EE20" w14:textId="77777777" w:rsidR="00877DEE" w:rsidRDefault="00877DEE" w:rsidP="00514E0F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14149A3B" w14:textId="77777777" w:rsidR="004E26D2" w:rsidRDefault="004E26D2" w:rsidP="00514E0F">
+    <w:p w14:paraId="6D89FCA0" w14:textId="77777777" w:rsidR="00877DEE" w:rsidRDefault="00877DEE" w:rsidP="00514E0F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="126DD26D" w14:textId="77777777" w:rsidR="00C52814" w:rsidRPr="005741CC" w:rsidRDefault="00070EE7" w:rsidP="00C52814">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:caps/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Child Physical </w:t>
     </w:r>
     <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Abuse </w:t>
     </w:r>
     <w:r w:rsidR="00EA65FB" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Treatment</w:t>
     </w:r>
     <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>: Learning How To Safely Parent</w:t>
+      <w:t xml:space="preserve">: Learning How </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>To</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00520045" w:rsidRPr="005741CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Safely Parent</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="126DD26E" w14:textId="0AB10A98" w:rsidR="00C52814" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="007A4EBF">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Intake Assessment</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="126DD270" w14:textId="77777777" w:rsidR="00520045" w:rsidRPr="005741CC" w:rsidRDefault="00520045" w:rsidP="00C52814">
     <w:pPr>
@@ -8868,133 +9006,145 @@
       <w:ind w:left="-1080"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Client Name:                                                           Client DOB:                       Date of Report:</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="126DD272" w14:textId="77777777" w:rsidR="00C52814" w:rsidRDefault="00C52814">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="119AA0B5" w14:textId="77777777" w:rsidR="002C4E64" w:rsidRPr="005741CC" w:rsidRDefault="002C4E64" w:rsidP="002C4E64">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:caps/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Child Physical Abuse Treatment: Learning How To Safely Parent</w:t>
+      <w:t xml:space="preserve">Child Physical Abuse Treatment: Learning How </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="005741CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>To</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="005741CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Safely Parent</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7413F074" w14:textId="77777777" w:rsidR="002C4E64" w:rsidRPr="005741CC" w:rsidRDefault="002C4E64" w:rsidP="002C4E64">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Intake Assessment</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BFC94E4" w14:textId="77777777" w:rsidR="002C4E64" w:rsidRPr="005741CC" w:rsidRDefault="002C4E64" w:rsidP="002C4E64">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="63E8C751" w14:textId="61129984" w:rsidR="002C4E64" w:rsidRPr="005741CC" w:rsidRDefault="002C4E64" w:rsidP="002C4E64">
+  <w:p w14:paraId="63E8C751" w14:textId="77777777" w:rsidR="002C4E64" w:rsidRPr="005741CC" w:rsidRDefault="002C4E64" w:rsidP="002C4E64">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="-1080"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005741CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Client Name:                                                           Client DOB:                       Date of Report:</w:t>
-    </w:r>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4AABC2CF" w14:textId="77777777" w:rsidR="002C4E64" w:rsidRDefault="002C4E64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ABE19A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA501350"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9776,322 +9926,322 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="416368533">
+  <w:num w:numId="1" w16cid:durableId="1365015412">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="362900861">
+  <w:num w:numId="2" w16cid:durableId="2034066520">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1362633092">
+  <w:num w:numId="3" w16cid:durableId="519439757">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="771097456">
+  <w:num w:numId="4" w16cid:durableId="1392846560">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1176000708">
+  <w:num w:numId="5" w16cid:durableId="1544053010">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1631475673">
+  <w:num w:numId="6" w16cid:durableId="686251179">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="450518489">
+  <w:num w:numId="7" w16cid:durableId="1396659410">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="889194837">
+  <w:num w:numId="8" w16cid:durableId="2108961967">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E0624"/>
     <w:rsid w:val="00012128"/>
     <w:rsid w:val="00044EF9"/>
     <w:rsid w:val="00047DF6"/>
     <w:rsid w:val="00060B41"/>
     <w:rsid w:val="00062AEB"/>
     <w:rsid w:val="00070EE7"/>
     <w:rsid w:val="00086C91"/>
     <w:rsid w:val="00093EAE"/>
     <w:rsid w:val="000D76C0"/>
     <w:rsid w:val="000F4099"/>
     <w:rsid w:val="00104F54"/>
     <w:rsid w:val="00113086"/>
     <w:rsid w:val="00147D35"/>
     <w:rsid w:val="00165732"/>
     <w:rsid w:val="00165B05"/>
     <w:rsid w:val="00180B56"/>
     <w:rsid w:val="0018693F"/>
     <w:rsid w:val="00195F44"/>
     <w:rsid w:val="001E48BE"/>
     <w:rsid w:val="001F0B1C"/>
     <w:rsid w:val="001F3B7F"/>
     <w:rsid w:val="002072D6"/>
     <w:rsid w:val="00215063"/>
     <w:rsid w:val="0021693C"/>
     <w:rsid w:val="00232788"/>
+    <w:rsid w:val="002349F8"/>
     <w:rsid w:val="00234F40"/>
     <w:rsid w:val="0025057F"/>
     <w:rsid w:val="002906A2"/>
     <w:rsid w:val="002A10C7"/>
     <w:rsid w:val="002B2BFF"/>
     <w:rsid w:val="002C4E64"/>
     <w:rsid w:val="002E510A"/>
     <w:rsid w:val="00322EE9"/>
     <w:rsid w:val="00323975"/>
     <w:rsid w:val="003262B1"/>
     <w:rsid w:val="00354AD0"/>
     <w:rsid w:val="0036685C"/>
     <w:rsid w:val="00367DAF"/>
     <w:rsid w:val="00370A01"/>
     <w:rsid w:val="003841BC"/>
     <w:rsid w:val="00391E81"/>
     <w:rsid w:val="003A62BC"/>
     <w:rsid w:val="003B2721"/>
     <w:rsid w:val="003C79D9"/>
     <w:rsid w:val="003D56D7"/>
     <w:rsid w:val="003E0624"/>
     <w:rsid w:val="003E344C"/>
     <w:rsid w:val="003E53AB"/>
     <w:rsid w:val="00401977"/>
     <w:rsid w:val="00412FA6"/>
-    <w:rsid w:val="004548C2"/>
     <w:rsid w:val="00473739"/>
     <w:rsid w:val="00487656"/>
     <w:rsid w:val="004A01D2"/>
     <w:rsid w:val="004A6BF1"/>
     <w:rsid w:val="004C7600"/>
     <w:rsid w:val="004D754C"/>
     <w:rsid w:val="004E26D2"/>
     <w:rsid w:val="004E5C7B"/>
     <w:rsid w:val="00506521"/>
     <w:rsid w:val="00514E0F"/>
     <w:rsid w:val="00520045"/>
     <w:rsid w:val="00531D5E"/>
     <w:rsid w:val="00537A53"/>
     <w:rsid w:val="0054378F"/>
     <w:rsid w:val="00556AD2"/>
     <w:rsid w:val="005571D6"/>
     <w:rsid w:val="00560B71"/>
     <w:rsid w:val="00564B5D"/>
+    <w:rsid w:val="00571CFF"/>
     <w:rsid w:val="005741CC"/>
     <w:rsid w:val="00586F87"/>
     <w:rsid w:val="005B5F89"/>
     <w:rsid w:val="005D10BB"/>
     <w:rsid w:val="005E28AF"/>
     <w:rsid w:val="005F5AAC"/>
     <w:rsid w:val="00623CA1"/>
     <w:rsid w:val="00631DA3"/>
     <w:rsid w:val="00664704"/>
     <w:rsid w:val="006829C7"/>
     <w:rsid w:val="00687C54"/>
     <w:rsid w:val="00696AFF"/>
     <w:rsid w:val="00757550"/>
     <w:rsid w:val="00761799"/>
     <w:rsid w:val="00767A4D"/>
     <w:rsid w:val="00787B13"/>
     <w:rsid w:val="007A4EBF"/>
     <w:rsid w:val="007B6942"/>
     <w:rsid w:val="007D4943"/>
     <w:rsid w:val="007E2E81"/>
     <w:rsid w:val="00804F68"/>
     <w:rsid w:val="00807C8B"/>
     <w:rsid w:val="00811730"/>
+    <w:rsid w:val="00817BD8"/>
     <w:rsid w:val="00830833"/>
     <w:rsid w:val="00831565"/>
     <w:rsid w:val="008343B3"/>
     <w:rsid w:val="00861550"/>
     <w:rsid w:val="00861563"/>
+    <w:rsid w:val="00877DEE"/>
     <w:rsid w:val="00881EA9"/>
     <w:rsid w:val="008876A5"/>
     <w:rsid w:val="008A6630"/>
     <w:rsid w:val="008B0110"/>
     <w:rsid w:val="008D4CD1"/>
     <w:rsid w:val="008E2DA1"/>
     <w:rsid w:val="008F6D80"/>
     <w:rsid w:val="008F7EB9"/>
     <w:rsid w:val="00901DDC"/>
     <w:rsid w:val="0090202E"/>
     <w:rsid w:val="00904F08"/>
     <w:rsid w:val="00922343"/>
     <w:rsid w:val="009243D3"/>
     <w:rsid w:val="00925E6C"/>
+    <w:rsid w:val="00933E2C"/>
     <w:rsid w:val="00941144"/>
     <w:rsid w:val="00947D62"/>
-    <w:rsid w:val="00956A95"/>
     <w:rsid w:val="0097542C"/>
     <w:rsid w:val="0097755C"/>
     <w:rsid w:val="009921EC"/>
     <w:rsid w:val="009A392F"/>
-    <w:rsid w:val="009C233F"/>
     <w:rsid w:val="009C6EDA"/>
     <w:rsid w:val="00A111B2"/>
     <w:rsid w:val="00A14DB3"/>
     <w:rsid w:val="00A17EC1"/>
     <w:rsid w:val="00A345D9"/>
     <w:rsid w:val="00A37739"/>
     <w:rsid w:val="00A507FD"/>
     <w:rsid w:val="00A55CCB"/>
     <w:rsid w:val="00A6139A"/>
     <w:rsid w:val="00A637D8"/>
     <w:rsid w:val="00A657CF"/>
     <w:rsid w:val="00A70EDD"/>
     <w:rsid w:val="00A7128B"/>
     <w:rsid w:val="00A8391B"/>
     <w:rsid w:val="00A95103"/>
     <w:rsid w:val="00A9553D"/>
     <w:rsid w:val="00AA5A33"/>
     <w:rsid w:val="00AB3265"/>
     <w:rsid w:val="00AE1D88"/>
     <w:rsid w:val="00B15134"/>
     <w:rsid w:val="00B212E2"/>
-    <w:rsid w:val="00B22F29"/>
     <w:rsid w:val="00B412E9"/>
     <w:rsid w:val="00B41311"/>
     <w:rsid w:val="00B43B93"/>
     <w:rsid w:val="00B46892"/>
     <w:rsid w:val="00BB1DE9"/>
     <w:rsid w:val="00C02298"/>
     <w:rsid w:val="00C4501E"/>
     <w:rsid w:val="00C4670B"/>
     <w:rsid w:val="00C511F5"/>
     <w:rsid w:val="00C52814"/>
     <w:rsid w:val="00C60B02"/>
     <w:rsid w:val="00C6769F"/>
     <w:rsid w:val="00C938E2"/>
     <w:rsid w:val="00CA1164"/>
     <w:rsid w:val="00CB0B8F"/>
     <w:rsid w:val="00CB7FC5"/>
     <w:rsid w:val="00CC1CBF"/>
     <w:rsid w:val="00CC5B9E"/>
-    <w:rsid w:val="00CC7560"/>
     <w:rsid w:val="00CE4965"/>
+    <w:rsid w:val="00CE6669"/>
     <w:rsid w:val="00CF35D3"/>
     <w:rsid w:val="00D14E2D"/>
     <w:rsid w:val="00D20CCB"/>
     <w:rsid w:val="00D23A51"/>
     <w:rsid w:val="00D71241"/>
     <w:rsid w:val="00D9385B"/>
     <w:rsid w:val="00DA7542"/>
     <w:rsid w:val="00DB48A2"/>
     <w:rsid w:val="00DC53A0"/>
     <w:rsid w:val="00DC7B10"/>
     <w:rsid w:val="00DF3ACA"/>
     <w:rsid w:val="00E179CF"/>
     <w:rsid w:val="00E237B8"/>
     <w:rsid w:val="00E34D68"/>
     <w:rsid w:val="00E4574C"/>
     <w:rsid w:val="00E61604"/>
     <w:rsid w:val="00E701FA"/>
     <w:rsid w:val="00E8380D"/>
     <w:rsid w:val="00E838B6"/>
     <w:rsid w:val="00EA0F9B"/>
     <w:rsid w:val="00EA3C41"/>
     <w:rsid w:val="00EA65FB"/>
     <w:rsid w:val="00F32114"/>
     <w:rsid w:val="00F35392"/>
     <w:rsid w:val="00F60B74"/>
     <w:rsid w:val="00F635E5"/>
     <w:rsid w:val="00F74B52"/>
     <w:rsid w:val="00F81AB0"/>
     <w:rsid w:val="00F84289"/>
     <w:rsid w:val="00F902C3"/>
     <w:rsid w:val="00F93F67"/>
     <w:rsid w:val="00FA246D"/>
     <w:rsid w:val="00FA3458"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="126DD1CF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{61889B32-92E5-4480-8146-C80C26F301D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10705,51 +10855,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A17EC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10986,73 +11136,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="edde0466-daaf-4912-97a5-80601f141c03" xmlns:ns4="0a332335-3a76-4408-8dac-6066a195b3d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6964a606f9b13b9273cec84fdfda8b4" ns3:_="" ns4:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100429462D334BF654FB8B35827916FFB88" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1a5a6db58a418c285742eccc77bfae0f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="edde0466-daaf-4912-97a5-80601f141c03" xmlns:ns4="0a332335-3a76-4408-8dac-6066a195b3d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="878c31fd1502d87cfdc36e95a3bc1b75" ns3:_="" ns4:_="">
     <xsd:import namespace="edde0466-daaf-4912-97a5-80601f141c03"/>
     <xsd:import namespace="0a332335-3a76-4408-8dac-6066a195b3d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -11075,51 +11217,51 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_activity" ma:index="19" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSystemTags" ma:index="21" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
@@ -11245,132 +11387,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="edde0466-daaf-4912-97a5-80601f141c03" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8533D16C-543D-4EBC-A675-A7E11C5989C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2F35D56-1F02-4933-A889-22A373A32490}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65632216-CF64-44C9-B13A-C3AD7B42D07D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{511BA9CA-0E32-442D-ADAC-84C3086E0A1B}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C394CC-86D0-4E9C-B54E-640A372F7B30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="edde0466-daaf-4912-97a5-80601f141c03"/>
     <ds:schemaRef ds:uri="0a332335-3a76-4408-8dac-6066a195b3d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0FAF048-3800-483C-A8A8-48040FED402D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="edde0466-daaf-4912-97a5-80601f141c03"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>889</Words>
-  <Characters>5072</Characters>
+  <Words>902</Words>
+  <Characters>5143</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Child Physical Abuse Treatment: Learning How To Safely Parent Intake Assessment (04-181)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>County of San Diego</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5950</CharactersWithSpaces>
+  <CharactersWithSpaces>6033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Child Physical Abuse Treatment: Learning How To Safely Parent Intake Assessment (04-181)</dc:title>
   <dc:subject/>
   <dc:creator>Olmeda, Carlos, Jr.</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>